--- v1 (2025-12-12)
+++ v2 (2026-07-02)
@@ -334,50 +334,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C7FF319" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="0076315A" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10DE43F1" wp14:editId="39E11E23">
             <wp:extent cx="155575" cy="155575"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4" descr="descarga"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 4" descr="descarga"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -604,50 +605,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3F96EF" w14:textId="33089D5C" w:rsidR="00C54E4C" w:rsidRPr="00B5597D" w:rsidRDefault="0076315A" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C4DF74A" wp14:editId="26148BCE">
             <wp:extent cx="155575" cy="155575"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Imagen 4" descr="descarga"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 4" descr="descarga"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1487,51 +1489,51 @@
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Conclusiones:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
-          <w:rStyle w:val="Textoennegrita"/>
+          <w:rStyle w:val="Fuerte"/>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -3415,50 +3417,51 @@
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C0A5C2" w14:textId="53D7FB61" w:rsidR="008130A7" w:rsidRPr="00B5597D" w:rsidRDefault="00600C6A" w:rsidP="00FD54B1">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:noProof/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D4420F8" wp14:editId="5CB9EECD">
             <wp:extent cx="3174365" cy="2380615"/>
             <wp:effectExtent l="0" t="0" r="6985" b="635"/>
             <wp:docPr id="5" name="il_fi"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="il_fi"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" r:link="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -3728,150 +3731,92 @@
     </w:p>
     <w:p w14:paraId="082995AE" w14:textId="77777777" w:rsidR="005F498F" w:rsidRPr="00B5597D" w:rsidRDefault="005F498F" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Tabla 1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Tabla 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 10, negrita, alineado a la izquierda)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129C00E6" w14:textId="473BA15C" w:rsidR="005F498F" w:rsidRPr="00B5597D" w:rsidRDefault="005F498F" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Título tabla</w:t>
-[...47 lines deleted...]
-        <w:t>, cursiva, alineado a la izquierda)</w:t>
+        <w:t>Título tabla (Book Antigua 10, cursiva, alineado a la izquierda)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4403" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1493"/>
         <w:gridCol w:w="2763"/>
         <w:gridCol w:w="1749"/>
         <w:gridCol w:w="2185"/>
       </w:tblGrid>
       <w:tr w:rsidR="005F498F" w:rsidRPr="00B5597D" w14:paraId="1EB27062" w14:textId="77777777" w:rsidTr="000760F3">
         <w:trPr>
           <w:trHeight w:val="328"/>
@@ -5061,81 +5006,71 @@
     </w:tbl>
     <w:p w14:paraId="0C2BB052" w14:textId="5EB5FE3C" w:rsidR="005F498F" w:rsidRPr="00B5597D" w:rsidRDefault="005F498F" w:rsidP="00AA4614">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Fuente</w:t>
+        <w:t xml:space="preserve">Fuente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Book Antigua 10, negrita, justificado)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Autoría </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
@@ -5151,62 +5086,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00474A44" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00474A44" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>(Book Antigua 10, justificado</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">(Book Antigua 10, justificado, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0317EA92" w14:textId="221EBFD1" w:rsidR="005F498F" w:rsidRPr="00B5597D" w:rsidRDefault="005F498F" w:rsidP="00171CA2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
@@ -5223,95 +5147,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>El diseño de las tablas debe incluir todos los bordes, debe estar claramente definida cada columna y fila</w:t>
       </w:r>
       <w:r w:rsidR="00D25ADE" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD1AAB" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evitar el uso de sombreados en las celdas de las tablas </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> para el sombreado.</w:t>
+        <w:t>Evitar el uso de sombreados en las celdas de las tablas a menos que sea para destacar información crucial. En caso de ser estrictamente necesario, usar colores suaves y consistentes para el sombreado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7100F9" w14:textId="10B16F00" w:rsidR="00600C6A" w:rsidRPr="00B5597D" w:rsidRDefault="00600C6A" w:rsidP="00BD1AAB">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
       </w:r>
@@ -5451,50 +5331,51 @@
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DC8577" w14:textId="77777777" w:rsidR="00020F9D" w:rsidRPr="00B5597D" w:rsidRDefault="0076315A" w:rsidP="00BD1AAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:noProof/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="733AA7E8" wp14:editId="2C486C6A">
             <wp:extent cx="3564890" cy="1701800"/>
             <wp:effectExtent l="0" t="0" r="16510" b="12700"/>
             <wp:docPr id="3" name="Gráfico 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF903AB" w14:textId="77777777" w:rsidR="00615F3E" w:rsidRPr="00B5597D" w:rsidRDefault="00615F3E" w:rsidP="00BD1AAB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -6028,61 +5909,51 @@
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita</w:t>
       </w:r>
       <w:r w:rsidR="00BD1AAB" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> […]</w:t>
-[...9 lines deleted...]
-        <w:t>, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita</w:t>
+        <w:t xml:space="preserve"> […], texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. (Autor</w:t>
       </w:r>
       <w:r w:rsidR="001F6055" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F6055" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
@@ -7660,60 +7531,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Todos los autores han leído y aceptado la versión publicada del manuscrito</w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Apellido Apellido, Nombre; Apellido Apellido, Nombre y Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve"> Apellido Apellido, Nombre; Apellido Apellido, Nombre y Apellido Apellido, Nombre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748CCB2E" w14:textId="77777777" w:rsidR="003F3428" w:rsidRPr="00B5597D" w:rsidRDefault="003F3428" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Financiación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
@@ -8435,62 +8297,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Academia.edu:</w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve"> URL clicable al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BE45BE" w14:textId="77777777" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7F034D" w14:textId="77777777" w:rsidR="00301137" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -8663,73 +8514,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Orcid ID:</w:t>
       </w:r>
       <w:r w:rsidR="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>URL clicable</w:t>
-[...21 lines deleted...]
-        <w:t>al perfil</w:t>
+        <w:t>URL clicable al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0047FDB9" w14:textId="3BA45DE3" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Google Scholar:</w:t>
       </w:r>
@@ -8836,116 +8665,105 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Academia.edu:</w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve"> URL clicable al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C367975" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidSect="008130A7">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="510" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CF785DB" w14:textId="77777777" w:rsidR="00D47F7D" w:rsidRDefault="00D47F7D">
+    <w:p w14:paraId="199E5BDE" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="626AEE1D" w14:textId="77777777" w:rsidR="00D47F7D" w:rsidRDefault="00D47F7D">
+    <w:p w14:paraId="3CD37D5C" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9174,97 +8992,138 @@
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="008130A7" w:rsidRPr="0001634B">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6ABE63FD" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRPr="00A115C5" w:rsidRDefault="00CD113C" w:rsidP="00457664">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:hanging="284"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3803DBC4" w14:textId="77777777" w:rsidR="008130A7" w:rsidRDefault="008130A7">
+  <w:p w14:paraId="3803DBC4" w14:textId="6C257D41" w:rsidR="008130A7" w:rsidRDefault="00915790" w:rsidP="00915790">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
-      <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413C1949" wp14:editId="7370E245">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>10160</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>11430</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="886661" cy="311150"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="411264980" name="Imagen 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="411264980" name="Imagen 411264980"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="886661" cy="311150"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
     <w:r>
-      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+      <w:tab/>
     </w:r>
     <w:r>
-      <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-      </w:rPr>
+      <w:tab/>
       <w:t>1</w:t>
-    </w:r>
-[...1 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0712C5F3" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRDefault="00CD113C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30EF55F5" w14:textId="77777777" w:rsidR="00D47F7D" w:rsidRDefault="00D47F7D">
+    <w:p w14:paraId="165AA887" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="612AB247" w14:textId="77777777" w:rsidR="00D47F7D" w:rsidRDefault="00D47F7D">
+    <w:p w14:paraId="2B482D82" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4860C0AC" w14:textId="152879AA" w:rsidR="009F24F8" w:rsidRPr="00171CA2" w:rsidRDefault="009F24F8" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -10252,100 +10111,100 @@
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4F3C83D8" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:72.9pt;width:446.4pt;height:3.55pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7409,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS5WocQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/IrFJq7bbRk1XaJdF&#10;SMtF2vIBruM0EY7H2G7T8vXMOGk2FPGCyEM04xmfM1ev706NZkflfA0m55OblDNlJBS12ef82/bx&#10;7ZIzH4QphAajcn5Wnt9tXr9atzZTU6hAF8oxBDE+a23OqxBsliReVqoR/gasMmgswTUioOr2SeFE&#10;i+iNTqZpukhacIV1IJX3ePrQGfkm4pelkuFLWXoVmM45xhbi38X/jv7JZi2yvRO2qmUfhviHKBpR&#10;GyQdoB5EEOzg6j+gmlo68FCGGwlNAmVZSxVzwGwm6VU2z5WwKuaCxfF2KJP/f7Dy8/HZfnUUurdP&#10;IL97rEjSWp8NFlI8+rBd+wkK7KE4BIjJnkrX0E1Mg51iTc9DTdUpMImH88ViNV1i6SXaZvN0Oaea&#10;JyK7XJYHHz4oiEDi+ORD15ICpVjQghnRIOsWMcpGY3feJCxlLbudpau+f4PPZORD9pEbUu4voKK6&#10;8MiT6YlQYoKmNo25WfCUE7FekkIEdKKg/uKL7Ne+3Z2ewuE4Xg+i4wwHcdclYkWgyIiCRNbmPGZJ&#10;Bw0c1RaiKVxVG0lerNqMveL1cVSdGW8QQWzEQEqxjpph4LHWOnZDGwplsprPl7E4HnRdkJXC8W6/&#10;u9eOHQXtWPz6Fv/m5uBgiohWKVG87+Ugat3JyK6xuHH2aNxohX22g+KMo+eg21x8aVCowP3krMWt&#10;zbn/cRBOcaY/GlyL1WQ2ozWPymx+O0XFjS27sUUYiVA5Dxw7T+J96J6Gg3X1vkKmSUzXwDsc+bKm&#10;0YzxdVH1Cm5mrGP/itDqj/Xo9fLWbX4BAAD//wMAUEsDBBQABgAIAAAAIQD4ofFM4AAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmq3TSsIcaqChFARF0o+wI23SUS8DrHb&#10;hL9nc4LbjPZpdibbjq4VF+xD40nDYq5AIJXeNlRpKD5f7u5BhGjImtYTavjBANv8+iozqfUDfeDl&#10;ECvBIRRSo6GOsUulDGWNzoS575D4dvK9M5FtX0nbm4HDXSuXSm2kMw3xh9p0+Fxj+XU4Ow37wn2/&#10;9at9Mhtm0b4OT+r9tCu0vr0Zd48gIo7xD4apPleHnDsd/ZlsEC37ZLFhdBJr3jARapUkII6s1ssH&#10;kHkm/4/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgS5WocQIAADMFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4ofFM4AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" o:allowincell="f" path="m,l7409,e" filled="f" strokeweight="1.54pt">
+            <v:shape w14:anchorId="7D682F44" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:72.9pt;width:446.4pt;height:3.55pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7409,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS5WocQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/IrFJq7bbRk1XaJdF&#10;SMtF2vIBruM0EY7H2G7T8vXMOGk2FPGCyEM04xmfM1ev706NZkflfA0m55OblDNlJBS12ef82/bx&#10;7ZIzH4QphAajcn5Wnt9tXr9atzZTU6hAF8oxBDE+a23OqxBsliReVqoR/gasMmgswTUioOr2SeFE&#10;i+iNTqZpukhacIV1IJX3ePrQGfkm4pelkuFLWXoVmM45xhbi38X/jv7JZi2yvRO2qmUfhviHKBpR&#10;GyQdoB5EEOzg6j+gmlo68FCGGwlNAmVZSxVzwGwm6VU2z5WwKuaCxfF2KJP/f7Dy8/HZfnUUurdP&#10;IL97rEjSWp8NFlI8+rBd+wkK7KE4BIjJnkrX0E1Mg51iTc9DTdUpMImH88ViNV1i6SXaZvN0Oaea&#10;JyK7XJYHHz4oiEDi+ORD15ICpVjQghnRIOsWMcpGY3feJCxlLbudpau+f4PPZORD9pEbUu4voKK6&#10;8MiT6YlQYoKmNo25WfCUE7FekkIEdKKg/uKL7Ne+3Z2ewuE4Xg+i4wwHcdclYkWgyIiCRNbmPGZJ&#10;Bw0c1RaiKVxVG0lerNqMveL1cVSdGW8QQWzEQEqxjpph4LHWOnZDGwplsprPl7E4HnRdkJXC8W6/&#10;u9eOHQXtWPz6Fv/m5uBgiohWKVG87+Ugat3JyK6xuHH2aNxohX22g+KMo+eg21x8aVCowP3krMWt&#10;zbn/cRBOcaY/GlyL1WQ2ozWPymx+O0XFjS27sUUYiVA5Dxw7T+J96J6Gg3X1vkKmSUzXwDsc+bKm&#10;0YzxdVH1Cm5mrGP/itDqj/Xo9fLWbX4BAAD//wMAUEsDBBQABgAIAAAAIQD4ofFM4AAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmq3TSsIcaqChFARF0o+wI23SUS8DrHb&#10;hL9nc4LbjPZpdibbjq4VF+xD40nDYq5AIJXeNlRpKD5f7u5BhGjImtYTavjBANv8+iozqfUDfeDl&#10;ECvBIRRSo6GOsUulDGWNzoS575D4dvK9M5FtX0nbm4HDXSuXSm2kMw3xh9p0+Fxj+XU4Ow37wn2/&#10;9at9Mhtm0b4OT+r9tCu0vr0Zd48gIo7xD4apPleHnDsd/ZlsEC37ZLFhdBJr3jARapUkII6s1ssH&#10;kHkm/4/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgS5WocQIAADMFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4ofFM4AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" o:allowincell="f" path="m,l7409,e" filled="f" strokeweight="1.54pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5669280,0" o:connectangles="0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="008D5BD4">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CD113C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Imagen 1610690818" o:spid="_x0000_i1025" type="#_x0000_t75" alt="descarga" style="width:168.95pt;height:168.95pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Imagen 1610690818" o:spid="_x0000_i1025" type="#_x0000_t75" alt="descarga" style="width:169pt;height:169pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="descarga"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EA4EE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -13320,103 +13179,103 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="70084050">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="906719337">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2102799190">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="697658223">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1189295209">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="981233026">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007041B6"/>
     <w:rsid w:val="0001634B"/>
     <w:rsid w:val="00016A93"/>
     <w:rsid w:val="00020F9D"/>
     <w:rsid w:val="00044D5D"/>
     <w:rsid w:val="00047076"/>
+    <w:rsid w:val="0008045F"/>
     <w:rsid w:val="00083A6F"/>
     <w:rsid w:val="000843B6"/>
     <w:rsid w:val="0008560D"/>
     <w:rsid w:val="000A4BBD"/>
     <w:rsid w:val="000E687B"/>
     <w:rsid w:val="000F2D10"/>
     <w:rsid w:val="00100EB8"/>
+    <w:rsid w:val="001067CA"/>
     <w:rsid w:val="00124252"/>
     <w:rsid w:val="00141421"/>
     <w:rsid w:val="001600AE"/>
     <w:rsid w:val="0016143E"/>
     <w:rsid w:val="00171CA2"/>
     <w:rsid w:val="00175E35"/>
     <w:rsid w:val="00197935"/>
     <w:rsid w:val="001A7542"/>
     <w:rsid w:val="001B094E"/>
     <w:rsid w:val="001C5BAB"/>
     <w:rsid w:val="001F6055"/>
     <w:rsid w:val="002109DC"/>
     <w:rsid w:val="00216DF4"/>
     <w:rsid w:val="002245FB"/>
     <w:rsid w:val="0022790D"/>
     <w:rsid w:val="00257B2E"/>
     <w:rsid w:val="00263766"/>
     <w:rsid w:val="0027420C"/>
     <w:rsid w:val="00280CB1"/>
     <w:rsid w:val="002840BC"/>
     <w:rsid w:val="0028415D"/>
     <w:rsid w:val="00292A6E"/>
     <w:rsid w:val="00293D54"/>
     <w:rsid w:val="002948C5"/>
     <w:rsid w:val="00295ADB"/>
@@ -13441,191 +13300,197 @@
     <w:rsid w:val="00406037"/>
     <w:rsid w:val="00410A09"/>
     <w:rsid w:val="0042641D"/>
     <w:rsid w:val="00433F29"/>
     <w:rsid w:val="00454AEE"/>
     <w:rsid w:val="00457664"/>
     <w:rsid w:val="00471C40"/>
     <w:rsid w:val="00474A44"/>
     <w:rsid w:val="00476BDB"/>
     <w:rsid w:val="00480B3F"/>
     <w:rsid w:val="00485FF2"/>
     <w:rsid w:val="004D77C6"/>
     <w:rsid w:val="004D7EE8"/>
     <w:rsid w:val="0051780D"/>
     <w:rsid w:val="00532D9D"/>
     <w:rsid w:val="00537FA2"/>
     <w:rsid w:val="005557B4"/>
     <w:rsid w:val="00561DB8"/>
     <w:rsid w:val="00577F9C"/>
     <w:rsid w:val="005975F2"/>
     <w:rsid w:val="005B121D"/>
     <w:rsid w:val="005F498F"/>
     <w:rsid w:val="005F76AD"/>
     <w:rsid w:val="00600C6A"/>
     <w:rsid w:val="00615F3E"/>
+    <w:rsid w:val="0062275C"/>
     <w:rsid w:val="006308E6"/>
     <w:rsid w:val="00642AEB"/>
     <w:rsid w:val="00645EE4"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00653ACC"/>
     <w:rsid w:val="00657BDB"/>
     <w:rsid w:val="00660AB7"/>
     <w:rsid w:val="00675C94"/>
     <w:rsid w:val="00682F4E"/>
     <w:rsid w:val="006874D5"/>
+    <w:rsid w:val="006D2558"/>
     <w:rsid w:val="006E70C4"/>
     <w:rsid w:val="006F7CC5"/>
     <w:rsid w:val="007041B6"/>
     <w:rsid w:val="00716676"/>
     <w:rsid w:val="00716EC7"/>
     <w:rsid w:val="00730BDD"/>
     <w:rsid w:val="00753DF2"/>
     <w:rsid w:val="00760158"/>
     <w:rsid w:val="007610AB"/>
     <w:rsid w:val="0076315A"/>
     <w:rsid w:val="007B120E"/>
     <w:rsid w:val="007C1657"/>
     <w:rsid w:val="007E504D"/>
     <w:rsid w:val="007F1271"/>
     <w:rsid w:val="007F267C"/>
     <w:rsid w:val="007F4249"/>
     <w:rsid w:val="00803875"/>
     <w:rsid w:val="008130A7"/>
     <w:rsid w:val="00816FB9"/>
     <w:rsid w:val="00857FDB"/>
     <w:rsid w:val="008866B5"/>
     <w:rsid w:val="00892BCA"/>
     <w:rsid w:val="008A09C9"/>
     <w:rsid w:val="008B0BBF"/>
     <w:rsid w:val="008C38BC"/>
     <w:rsid w:val="008D5BD4"/>
     <w:rsid w:val="008E0CBD"/>
     <w:rsid w:val="008F1CD0"/>
     <w:rsid w:val="008F2B76"/>
     <w:rsid w:val="00903339"/>
     <w:rsid w:val="00905E6E"/>
+    <w:rsid w:val="00915790"/>
     <w:rsid w:val="00930F99"/>
     <w:rsid w:val="00934C87"/>
     <w:rsid w:val="009414CD"/>
     <w:rsid w:val="00944F5A"/>
     <w:rsid w:val="00994DF3"/>
     <w:rsid w:val="009B1D54"/>
     <w:rsid w:val="009D6722"/>
     <w:rsid w:val="009E1984"/>
     <w:rsid w:val="009E373D"/>
     <w:rsid w:val="009E50B2"/>
     <w:rsid w:val="009F24F8"/>
     <w:rsid w:val="009F29BE"/>
     <w:rsid w:val="00A07EEE"/>
     <w:rsid w:val="00A31706"/>
     <w:rsid w:val="00A44630"/>
     <w:rsid w:val="00A57F38"/>
     <w:rsid w:val="00A76FB5"/>
     <w:rsid w:val="00A83314"/>
     <w:rsid w:val="00AA4614"/>
     <w:rsid w:val="00AC7D3F"/>
     <w:rsid w:val="00AE75BF"/>
     <w:rsid w:val="00B0512D"/>
+    <w:rsid w:val="00B0555F"/>
     <w:rsid w:val="00B2219B"/>
     <w:rsid w:val="00B433C4"/>
     <w:rsid w:val="00B44B15"/>
     <w:rsid w:val="00B50C1D"/>
     <w:rsid w:val="00B5597D"/>
     <w:rsid w:val="00B73521"/>
     <w:rsid w:val="00BB57BC"/>
     <w:rsid w:val="00BD1AAB"/>
     <w:rsid w:val="00BE4829"/>
     <w:rsid w:val="00C03B9A"/>
     <w:rsid w:val="00C22ED4"/>
     <w:rsid w:val="00C31FEB"/>
     <w:rsid w:val="00C54E4C"/>
     <w:rsid w:val="00C622F2"/>
     <w:rsid w:val="00C75D9E"/>
     <w:rsid w:val="00C765E2"/>
     <w:rsid w:val="00C82DB3"/>
     <w:rsid w:val="00C90D09"/>
     <w:rsid w:val="00CA0BE2"/>
     <w:rsid w:val="00CA5D74"/>
     <w:rsid w:val="00CB5136"/>
     <w:rsid w:val="00CD113C"/>
     <w:rsid w:val="00D25ADE"/>
     <w:rsid w:val="00D3577B"/>
     <w:rsid w:val="00D379F6"/>
     <w:rsid w:val="00D47F7D"/>
     <w:rsid w:val="00D56528"/>
     <w:rsid w:val="00D77BBB"/>
     <w:rsid w:val="00D81D5E"/>
     <w:rsid w:val="00D81EC4"/>
     <w:rsid w:val="00D942EA"/>
     <w:rsid w:val="00DA6544"/>
     <w:rsid w:val="00DE36FD"/>
     <w:rsid w:val="00E05332"/>
     <w:rsid w:val="00E5670C"/>
     <w:rsid w:val="00E85AC5"/>
     <w:rsid w:val="00EC4214"/>
     <w:rsid w:val="00ED4410"/>
     <w:rsid w:val="00EE3438"/>
     <w:rsid w:val="00F10288"/>
     <w:rsid w:val="00F2589C"/>
     <w:rsid w:val="00F27DFA"/>
     <w:rsid w:val="00F36C08"/>
     <w:rsid w:val="00F46973"/>
+    <w:rsid w:val="00F46BBA"/>
     <w:rsid w:val="00F50385"/>
     <w:rsid w:val="00F97765"/>
     <w:rsid w:val="00FB3512"/>
     <w:rsid w:val="00FB4CDF"/>
     <w:rsid w:val="00FD54B1"/>
     <w:rsid w:val="00FE33A2"/>
     <w:rsid w:val="00FE6FC2"/>
     <w:rsid w:val="00FF14EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="11D11038"/>
+  <w15:docId w15:val="{73D7985B-93DE-43A4-B29E-AA1D7FBED5BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14075,50 +13940,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Ttulo3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="002948C5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -14450,51 +14316,51 @@
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listavistosa-nfasis11">
     <w:name w:val="Lista vistosa - Énfasis 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AB12E3"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00182426"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="atn">
     <w:name w:val="atn"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00182426"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00A57F38"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002948C5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
@@ -20333,50 +20199,54 @@
           </w:divBdr>
         </w:div>
         <w:div w:id="1685013434">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.diaz@unir.net" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xxxxxx.xxx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.xxxxxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbgomez@uemc.es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.diaz@unir.net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correoelectronico@dominio.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbgomez@uemc.es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://pendientedemigracion.ucm.es/info/secom/Seccion/Ubicacion/files/page3_1.jpg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+</file>
+
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="Libro1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="1"/>
   <c:lang val="es-ES"/>
   <c:roundedCorners val="1"/>
   <c:style val="2"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="1"/>
@@ -20837,74 +20707,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{363FBD3B-3286-4C3F-98EE-BDE2C71A23BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1906</Words>
-  <Characters>11442</Characters>
+  <Words>2053</Words>
+  <Characters>11296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>286</Lines>
-  <Paragraphs>168</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13180</CharactersWithSpaces>
+  <CharactersWithSpaces>13323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>2752552</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.xxxxxx.xxx/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4522074</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -21003,31 +20874,31 @@
       <vt:variant>
         <vt:i4>1026</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://pendientedemigracion.ucm.es/info/secom/Seccion/Ubicacion/files/page3_1.jpg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>