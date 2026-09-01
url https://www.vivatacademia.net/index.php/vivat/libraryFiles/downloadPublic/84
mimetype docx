--- v2 (2026-07-02)
+++ v3 (2026-09-01)
@@ -1,90 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-10"/>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10598"/>
       </w:tblGrid>
       <w:tr w:rsidR="00457664" w:rsidRPr="00B5597D" w14:paraId="1B8AE0BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04FDE6C6" w14:textId="0ABDE1F3" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00D3577B" w:rsidP="00171CA2">
+          <w:p w14:paraId="04FDE6C6" w14:textId="2F6ED98D" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00D3577B" w:rsidP="00171CA2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B5597D">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Recibido</w:t>
             </w:r>
             <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:lang w:val="es-ES_tradnl"/>
@@ -134,51 +135,51 @@
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B5597D">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Publicado</w:t>
             </w:r>
             <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="00216DF4" w:rsidRPr="00B5597D">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (lo pone el editor)</w:t>
+              <w:t>(lo pone el editor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39DCB64F" w14:textId="77777777" w:rsidR="00C54E4C" w:rsidRPr="00B5597D" w:rsidRDefault="008D5BD4" w:rsidP="00171CA2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6235"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
@@ -1006,71 +1007,115 @@
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, N</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, N</w:t>
       </w:r>
       <w:r w:rsidR="00392218" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y Apellido Apellido, N</w:t>
+        <w:t xml:space="preserve"> y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, N</w:t>
       </w:r>
       <w:r w:rsidR="00392218" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (año).</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
@@ -1100,51 +1145,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Vivat Academia</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk199928628"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ##, pp-pp</w:t>
+        <w:t xml:space="preserve"> ##, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>-pp</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 12, justificado)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
@@ -2241,144 +2308,220 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>BOOK ANTIGUA 12, NEGRITA, JUSTIFICADO, INTERLINEADO SENCILLO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1F5944" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="007E504D" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="CC00CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Introduction: </w:t>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Methodology: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Results: </w:t>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discussion: </w:t>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, texto normal. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Conclusions:</w:t>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal. </w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 12, justificado,</w:t>
       </w:r>
       <w:r w:rsidR="003507A7" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
@@ -2396,50 +2539,51 @@
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B03CEE" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00C82DB3" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Ke</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
@@ -2469,309 +2613,340 @@
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>ds:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
+        <w:t>ds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="808080"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B5597D">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve">Book antigua 12, negrita, justificado, interlineado sencillo) </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r w:rsidR="00016A93" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -2825,87 +3000,64 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> palabras en inglés separadas por </w:t>
       </w:r>
       <w:r w:rsidR="003B7560" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>comas</w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...20 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="541E24EA" w14:textId="47EB0FDD" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00457664" w:rsidP="00171CA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">INTRODUCCIÓN </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(BOOK ANTIGUA 12, NEGRITA, JUSTIFICADO, INTERLINEADO SENCILLO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237B1687" w14:textId="77777777" w:rsidR="0051780D" w:rsidRPr="00B5597D" w:rsidRDefault="00457664" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
@@ -3257,62 +3409,51 @@
         </w:rPr>
         <w:t>(Book Antigua 12, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDA2BA6" w14:textId="77777777" w:rsidR="00600C6A" w:rsidRPr="00B5597D" w:rsidRDefault="00600C6A" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">texto normal, texto normal, texto normal... </w:t>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 12, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D37AAED" w14:textId="77777777" w:rsidR="008130A7" w:rsidRPr="00B5597D" w:rsidRDefault="008130A7" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
@@ -3500,255 +3641,182 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(IMAGEN CENTRADA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D44F481" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00457664" w:rsidP="00FD54B1">
+    <w:p w14:paraId="1D44F481" w14:textId="7273FFC3" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00457664" w:rsidP="007738A2">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
+        <w:spacing w:after="240"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
-      <w:r w:rsidR="00682F4E" w:rsidRPr="00B5597D">
+      <w:r w:rsidR="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5597D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007738A2" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Book Antigua 10, negrita, justificado)</w:t>
+      </w:r>
+      <w:r w:rsidR="00682F4E" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
-          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>(Book Antigua 1</w:t>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00B5597D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2589C" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F2589C" w:rsidRPr="00B5597D">
+        <w:t>Texto, texto, texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Texto, texto, texto</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5597D">
+        <w:t>(Book Antigua 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008130A7" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>(Book Antigua 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008130A7" w:rsidRPr="00B5597D">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5597D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00760158" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00760158" w:rsidRPr="00B5597D">
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>justificado</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...29 lines deleted...]
-        <w:t>ESPACIO EN BLANCO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082995AE" w14:textId="77777777" w:rsidR="005F498F" w:rsidRPr="00B5597D" w:rsidRDefault="005F498F" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
@@ -5049,59 +5117,60 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Autoría </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5597D">
+      <w:r w:rsidRPr="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>de la Fuente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B5597D">
+      <w:r w:rsidRPr="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00474A44" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00474A44" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
@@ -5171,62 +5240,51 @@
         </w:rPr>
         <w:t>Evitar el uso de sombreados en las celdas de las tablas a menos que sea para destacar información crucial. En caso de ser estrictamente necesario, usar colores suaves y consistentes para el sombreado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7100F9" w14:textId="10B16F00" w:rsidR="00600C6A" w:rsidRPr="00B5597D" w:rsidRDefault="00600C6A" w:rsidP="00BD1AAB">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">texto normal, texto normal, texto normal... </w:t>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 12, justificado, interlineado sencillo)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2836E021" w14:textId="77777777" w:rsidR="00376617" w:rsidRPr="00B5597D" w:rsidRDefault="00376617" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
@@ -5381,544 +5439,894 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(IMAGEN CENTRADA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0E7E02" w14:textId="2E60EA31" w:rsidR="00376617" w:rsidRPr="00B5597D" w:rsidRDefault="00682F4E" w:rsidP="00BD1AAB">
+    <w:p w14:paraId="0B0E7E02" w14:textId="20D03576" w:rsidR="00376617" w:rsidRDefault="00682F4E" w:rsidP="007738A2">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
+        <w:spacing w:after="240"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376617" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fuente</w:t>
       </w:r>
-      <w:r w:rsidR="00124252" w:rsidRPr="00B5597D">
-[...10 lines deleted...]
-      <w:r w:rsidR="00376617" w:rsidRPr="00B5597D">
+      <w:r w:rsidR="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00124252" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Book Antigua 10, negrita, justificado)</w:t>
       </w:r>
       <w:r w:rsidR="00376617" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00376617" w:rsidRPr="007738A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00376617" w:rsidRPr="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto, texto, texto </w:t>
       </w:r>
-      <w:r w:rsidR="00376617" w:rsidRPr="00B5597D">
+      <w:r w:rsidR="00376617" w:rsidRPr="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(Book Antigua 10, </w:t>
       </w:r>
-      <w:r w:rsidR="00760158" w:rsidRPr="00B5597D">
+      <w:r w:rsidR="00760158" w:rsidRPr="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00376617" w:rsidRPr="00B5597D">
+      <w:r w:rsidR="00376617" w:rsidRPr="007738A2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4604BFC2" w14:textId="77777777" w:rsidR="00EE3438" w:rsidRPr="00B5597D" w:rsidRDefault="00EE3438" w:rsidP="00171CA2">
+    <w:p w14:paraId="531AEF47" w14:textId="345B16B0" w:rsidR="002948C5" w:rsidRPr="00B5597D" w:rsidRDefault="00457664" w:rsidP="00171CA2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo3Car"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Título de 2º nivel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00020F9D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Book Antigua 12, negrita, justificado interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0CFD1B" w14:textId="2582396D" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00020F9D" w:rsidP="00171CA2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo4Car"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Título de tercer nivel y sucesivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Book Antigua 12, negrita, sangría izquierda a 1,25 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="007F267C" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0512D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:color w:val="808080"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e interlineado sencillo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2056C92E" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00020F9D" w:rsidP="00171CA2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(Book Antigua 12, justificado, interlineado sencillo)</w:t>
+      </w:r>
+      <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C70B16B" w14:textId="77777777" w:rsidR="00E85AC5" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal,</w:t>
+      </w:r>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6055" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cita </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Autor, Año, p. XXX)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Texto normal, texto normal, texto normal, texto nor</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5467" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>mal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r w:rsidR="009E373D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A532931" w14:textId="77777777" w:rsidR="00532D9D" w:rsidRPr="00B5597D" w:rsidRDefault="00532D9D" w:rsidP="00171CA2">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5670C" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>directa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el texto normal de más de </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4829" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palabras.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5467" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>escribe el texto en bloque, sin comillas, en una línea aparte, con sangría izquierda de 1,25 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5467" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7360160A" w14:textId="77777777" w:rsidR="00A44630" w:rsidRPr="00B5597D" w:rsidRDefault="00A44630" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
-          <w:b/>
-[...17 lines deleted...]
-        <w:t>ESPACIO EN BLANCO</w:t>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531AEF47" w14:textId="345B16B0" w:rsidR="002948C5" w:rsidRPr="00B5597D" w:rsidRDefault="00457664" w:rsidP="00171CA2">
-[...367 lines deleted...]
-    <w:p w14:paraId="483A6449" w14:textId="2E843F78" w:rsidR="00A44630" w:rsidRPr="00B5597D" w:rsidRDefault="00A44630" w:rsidP="00171CA2">
+    <w:p w14:paraId="2F1F9057" w14:textId="2EBC41A7" w:rsidR="00BD1AAB" w:rsidRPr="00B5597D" w:rsidRDefault="00A44630" w:rsidP="007738A2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita</w:t>
@@ -5984,81 +6392,62 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Año, p. XXX</w:t>
       </w:r>
       <w:r w:rsidR="001F6055" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>-YYY</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1F9057" w14:textId="77777777" w:rsidR="00BD1AAB" w:rsidRPr="00B5597D" w:rsidRDefault="00BD1AAB" w:rsidP="00171CA2">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="55CD1464" w14:textId="5C9975CA" w:rsidR="002948C5" w:rsidRPr="00B5597D" w:rsidRDefault="002948C5" w:rsidP="00171CA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CONCLUSIONES </w:t>
       </w:r>
       <w:r w:rsidR="00B433C4" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 12, negrita, justificado interlineado sencillo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B516A92" w14:textId="77777777" w:rsidR="0001634B" w:rsidRPr="00B5597D" w:rsidRDefault="0001634B" w:rsidP="00171CA2">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:szCs w:val="24"/>
@@ -6166,478 +6555,686 @@
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Todas las referencias en Sangría Francesa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E8DF6C" w14:textId="7EE76694" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+    <w:p w14:paraId="28E8DF6C" w14:textId="5AF703B7" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Ejemplo de LIBROS:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (autores separados por </w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>.,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el último por “y”) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CFFAFE" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+    <w:p w14:paraId="08CFFAFE" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="007738A2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, A. A., Apellidos, B. B. y Apellidos, C. C. (Año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Título del libro siempre en cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDCA410" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Apellidos, A. A., Apellidos, B. B. y Apellidos, C. C. (Año). </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, D. D. (Año). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Título del libro siempre en cursiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>. Editorial.</w:t>
+        <w:t>. Editorial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDCA410" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+    <w:p w14:paraId="048EBFB9" w14:textId="352EAEDC" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Apellidos, D. D. (Año). </w:t>
+        <w:t>Ejemplo de CAPÍTULO DE LIBRO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (autores separados por </w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último por “y”) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735DE1BD" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="007738A2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellido, N. y Apellido, N. (Año). Título del capítulo. En: N. Apellido autor libro (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Título del libro siempre en cursiva</w:t>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">título del libro en cursiva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(páginas del capítulo). Editorial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048EBFB9" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+    <w:p w14:paraId="73A9FF13" w14:textId="6799C783" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Ejemplo de CAPÍTULO DE LIBRO:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (autores separados por ., y el último por “y”) </w:t>
+        <w:t>Ejemplo de TESIS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (autores separados por </w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último por “y")</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735DE1BD" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+    <w:p w14:paraId="5BAB8000" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="007738A2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, A. A. (Año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. (Tesis inédita de maestría o doctorado). Nombre de la institución, Localización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E027FBF" w14:textId="2D0ED443" w:rsidR="00362821" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Apellido, N. y Apellido, N. (Año). Título del capítulo. En: N. Apellido autor libro (Eds.), </w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ejemplo de REVISTAS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (autores separados por </w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último por “y”) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5A62D4" w14:textId="06A1F361" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00362821">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, A. A., Apellidos, B. B. y Apellidos, C. C. (Fecha). Título del artículo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">título del libro en cursiva </w:t>
-[...122 lines deleted...]
-        </w:rPr>
         <w:t>Título de la publicación, volumen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>(número), pp-pp</w:t>
+        <w:t xml:space="preserve">(número), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>-pp</w:t>
       </w:r>
       <w:r w:rsidR="00C03B9A" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00B5597D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://doi.org/10.xxxxxx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8E4F41" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+    <w:p w14:paraId="7DAF9B2D" w14:textId="0C19FD96" w:rsidR="00362821" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ejemplo de PÁGINAS WEB:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (autores separados por </w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00362821">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último por “y”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8E4F41" w14:textId="44409C0E" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (autores separados por ., y el último por “y”) Apellidos, B. B., Apellidos, C. C. y Apellidos, D. D. (Año). </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, B. B., Apellidos, C. C. y Apellidos, D. D. (Año). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00B5597D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
@@ -6652,108 +7249,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41837490" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C1BDF04" w14:textId="77777777" w:rsidR="00301137" w:rsidRPr="00B5597D" w:rsidRDefault="00301137" w:rsidP="00171CA2">
-[...39 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1B04FC61" w14:textId="073ACB13" w:rsidR="003F3428" w:rsidRPr="00B5597D" w:rsidRDefault="003F3428" w:rsidP="00171CA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(BOOK ANTIGUA 12, NEGRITA, JUSTIFICADO, INTERLINEADO SENCILLO)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2952CBB6" w14:textId="77777777" w:rsidR="003C5467" w:rsidRPr="00B5597D" w:rsidRDefault="003F3428" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -6794,189 +7349,309 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Conceptualización:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, N</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, N</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ombre</w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Metodología:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre y Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>oftware</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>: Apellido Apellido, Nombre.</w:t>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre.</w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -6988,51 +7663,91 @@
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre y Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7053,51 +7768,91 @@
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre y Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7118,51 +7873,71 @@
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7193,51 +7968,71 @@
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00903339" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7298,51 +8093,71 @@
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7363,51 +8178,71 @@
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7429,51 +8264,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7494,88 +8349,168 @@
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve">Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00280CB1" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F3428" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Todos los autores han leído y aceptado la versión publicada del manuscrito</w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Apellido Apellido, Nombre; Apellido Apellido, Nombre y Apellido Apellido, Nombre</w:t>
+        <w:t xml:space="preserve"> Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre; Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Nombre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748CCB2E" w14:textId="77777777" w:rsidR="003F3428" w:rsidRPr="00B5597D" w:rsidRDefault="003F3428" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Financiación:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
@@ -7651,51 +8586,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E05332" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2D73DC" w14:textId="77777777" w:rsidR="003F3428" w:rsidRPr="00B5597D" w:rsidRDefault="003F3428" w:rsidP="00171CA2">
+    <w:p w14:paraId="1DC29EAF" w14:textId="072F6AEE" w:rsidR="004004F2" w:rsidRPr="007738A2" w:rsidRDefault="003F3428" w:rsidP="007738A2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Conflicto de intereses</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -7710,137 +8645,120 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C5467" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>si los hubiere</w:t>
       </w:r>
       <w:r w:rsidR="00803875" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...43 lines deleted...]
-        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4E584B" w14:textId="1F5DDD28" w:rsidR="00652914" w:rsidRPr="00B5597D" w:rsidRDefault="00652914" w:rsidP="00171CA2">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>AUTOR/ES</w:t>
+        <w:t>AUTOR/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ES</w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:cs="Book Antiqua"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Book Antiqua 10, negrita, justificado, interlineado sencillo</w:t>
+        <w:t xml:space="preserve">Book </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:cs="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Antiqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:cs="Book Antiqua"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, negrita, justificado, interlineado sencillo</w:t>
       </w:r>
       <w:r w:rsidR="000F2D10" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:cs="Book Antiqua"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9E2258" w14:textId="77777777" w:rsidR="00B0512D" w:rsidRPr="00B5597D" w:rsidRDefault="00B0512D" w:rsidP="00301137">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
@@ -7916,51 +8834,75 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Book Antiqua 1</w:t>
+        <w:t xml:space="preserve">Book </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Antiqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00E5670C" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, negrita, justificado, interlineado sencillo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
@@ -8051,53 +8993,53 @@
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, justificado, interlineado sencillo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03984F6E" w14:textId="77777777" w:rsidR="00857FDB" w:rsidRPr="00B5597D" w:rsidRDefault="00857FDB" w:rsidP="00301137">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="03984F6E" w14:textId="77777777" w:rsidR="00857FDB" w:rsidRPr="00B5597D" w:rsidRDefault="00857FDB" w:rsidP="00362821">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00B5597D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B5597D">
@@ -8143,205 +9085,339 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Orcid ID:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CB3B25" w14:textId="2B69AC69" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Google Scholar:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA8AF7D" w14:textId="2AA8447D" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">ResearchGate: </w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>ResearchGate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scopus: </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C76018" w14:textId="0863204A" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00301137">
+    <w:p w14:paraId="1E613F55" w14:textId="77987806" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B5597D">
+        <w:t xml:space="preserve">Scopus: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C76018" w14:textId="0863204A" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00301137">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Academia.edu:</w:t>
-[...5 lines deleted...]
-          <w:color w:val="808080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> URL clicable al perfil</w:t>
+        <w:t>Academia.edu:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BE45BE" w14:textId="77777777" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7F034D" w14:textId="77777777" w:rsidR="00301137" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
@@ -8356,51 +9432,75 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre y apellidos completo del 2º autor: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Book Antiqua 10, negrita, justificado, interlineado sencillo</w:t>
+        <w:t xml:space="preserve">Book </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Antiqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10, negrita, justificado, interlineado sencillo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Síntesis del currículo del autor de 150 palabras </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
@@ -8422,53 +9522,53 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Book Antigua 10, justificado, interlineado sencillo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00301137" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38867FBD" w14:textId="04D85E21" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00301137" w:rsidP="00301137">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38867FBD" w14:textId="04D85E21" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00301137" w:rsidP="00362821">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00B5597D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>correoelectronico@dominio.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B5597D">
@@ -8514,256 +9614,390 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Orcid ID:</w:t>
       </w:r>
       <w:r w:rsidR="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0047FDB9" w14:textId="3BA45DE3" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Google Scholar:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DD6258" w14:textId="404C515C" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">ResearchGate: </w:t>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>ResearchGate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scopus: </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>URL clicable al perfil</w:t>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EBFC30" w14:textId="38129413" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
+    <w:p w14:paraId="1C12B665" w14:textId="7F1ED277" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Academia.edu:</w:t>
+        <w:t xml:space="preserve">Scopus: </w:t>
       </w:r>
       <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> URL clicable al perfil</w:t>
+        <w:t xml:space="preserve">URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EBFC30" w14:textId="38129413" w:rsidR="00803875" w:rsidRPr="00B5597D" w:rsidRDefault="00803875" w:rsidP="00301137">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Academia.edu:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> URL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>clicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B5597D" w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al perfil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C367975" w14:textId="77777777" w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidRDefault="00E5670C" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidSect="008130A7">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="510" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="199E5BDE" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
+    <w:p w14:paraId="1D2F148B" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CD37D5C" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
+    <w:p w14:paraId="07F40355" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8776,76 +10010,75 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
-    <w:altName w:val="Book Antiqua"/>
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24C6013A" w14:textId="77777777" w:rsidR="008130A7" w:rsidRDefault="008130A7" w:rsidP="008130A7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">                               </w:t>
     </w:r>
     <w:r w:rsidRPr="00A115C5">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista de Comunicación Vivat Academia ISSN </w:t>
     </w:r>
     <w:r w:rsidRPr="00A115C5">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="000000"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>1575-2844</w:t>
@@ -8889,78 +10122,84 @@
     <w:r w:rsidRPr="008130A7">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B29E0A4" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRPr="00753DF2" w:rsidRDefault="00CD113C" w:rsidP="00457664">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="288E00B8" w14:textId="6A2DA817" w:rsidR="008130A7" w:rsidRPr="0001634B" w:rsidRDefault="0001634B" w:rsidP="008130A7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00471C40">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Vivat Academia.</w:t>
     </w:r>
     <w:r w:rsidR="008130A7" w:rsidRPr="00A115C5">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
-      <w:t xml:space="preserve"> ISSN </w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008130A7" w:rsidRPr="00A115C5">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ISSN </w:t>
     </w:r>
     <w:r w:rsidR="008130A7" w:rsidRPr="00A115C5">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="000000"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>1575-2844</w:t>
     </w:r>
     <w:r w:rsidR="008130A7">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="000000"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008130A7" w:rsidRPr="0001634B">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="000000"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
@@ -8991,51 +10230,51 @@
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="008130A7" w:rsidRPr="0001634B">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6ABE63FD" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRPr="00A115C5" w:rsidRDefault="00CD113C" w:rsidP="00457664">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:hanging="284"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3803DBC4" w14:textId="6C257D41" w:rsidR="008130A7" w:rsidRDefault="00915790" w:rsidP="00915790">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413C1949" wp14:editId="7370E245">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>10160</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>11430</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="886661" cy="311150"/>
           <wp:effectExtent l="0" t="0" r="8890" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="411264980" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9055,75 +10294,77 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="886661" cy="311150"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
+    </w:r>
+    <w:r>
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0712C5F3" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRDefault="00CD113C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="165AA887" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
+    <w:p w14:paraId="5D377E9C" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B482D82" w14:textId="77777777" w:rsidR="00F46BBA" w:rsidRDefault="00F46BBA">
+    <w:p w14:paraId="0266744D" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4860C0AC" w14:textId="152879AA" w:rsidR="009F24F8" w:rsidRPr="00171CA2" w:rsidRDefault="009F24F8" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -9318,102 +10559,130 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008130A7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 10, justificado, interlineado sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="008130A7">
         <w:rPr>
           <w:color w:val="808080"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CB335D6" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRDefault="00CD113C" w:rsidP="00457664">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="282356AE" w14:textId="69BBE086" w:rsidR="00100EB8" w:rsidRDefault="00100EB8" w:rsidP="00100EB8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>Apellido Apellido, N</w:t>
+      <w:t xml:space="preserve">Apellido </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00100EB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Apellido</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00100EB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>, N</w:t>
     </w:r>
     <w:r w:rsidR="006E70C4">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>ombre</w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> y Apellido Apellido</w:t>
+      <w:t xml:space="preserve"> y Apellido </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00100EB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>Apellido</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="006E70C4">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="006E70C4" w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidR="006E70C4">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>ombre</w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
@@ -9589,51 +10858,51 @@
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>cursiva</w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="453E19F6" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRPr="008633D2" w:rsidRDefault="0076315A" w:rsidP="00652914">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2E8BF637" wp14:editId="4A715E37">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1918970</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -10111,100 +11380,100 @@
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7D682F44" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:72.9pt;width:446.4pt;height:3.55pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7409,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS5WocQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/IrFJq7bbRk1XaJdF&#10;SMtF2vIBruM0EY7H2G7T8vXMOGk2FPGCyEM04xmfM1ev706NZkflfA0m55OblDNlJBS12ef82/bx&#10;7ZIzH4QphAajcn5Wnt9tXr9atzZTU6hAF8oxBDE+a23OqxBsliReVqoR/gasMmgswTUioOr2SeFE&#10;i+iNTqZpukhacIV1IJX3ePrQGfkm4pelkuFLWXoVmM45xhbi38X/jv7JZi2yvRO2qmUfhviHKBpR&#10;GyQdoB5EEOzg6j+gmlo68FCGGwlNAmVZSxVzwGwm6VU2z5WwKuaCxfF2KJP/f7Dy8/HZfnUUurdP&#10;IL97rEjSWp8NFlI8+rBd+wkK7KE4BIjJnkrX0E1Mg51iTc9DTdUpMImH88ViNV1i6SXaZvN0Oaea&#10;JyK7XJYHHz4oiEDi+ORD15ICpVjQghnRIOsWMcpGY3feJCxlLbudpau+f4PPZORD9pEbUu4voKK6&#10;8MiT6YlQYoKmNo25WfCUE7FekkIEdKKg/uKL7Ne+3Z2ewuE4Xg+i4wwHcdclYkWgyIiCRNbmPGZJ&#10;Bw0c1RaiKVxVG0lerNqMveL1cVSdGW8QQWzEQEqxjpph4LHWOnZDGwplsprPl7E4HnRdkJXC8W6/&#10;u9eOHQXtWPz6Fv/m5uBgiohWKVG87+Ugat3JyK6xuHH2aNxohX22g+KMo+eg21x8aVCowP3krMWt&#10;zbn/cRBOcaY/GlyL1WQ2ozWPymx+O0XFjS27sUUYiVA5Dxw7T+J96J6Gg3X1vkKmSUzXwDsc+bKm&#10;0YzxdVH1Cm5mrGP/itDqj/Xo9fLWbX4BAAD//wMAUEsDBBQABgAIAAAAIQD4ofFM4AAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmq3TSsIcaqChFARF0o+wI23SUS8DrHb&#10;hL9nc4LbjPZpdibbjq4VF+xD40nDYq5AIJXeNlRpKD5f7u5BhGjImtYTavjBANv8+iozqfUDfeDl&#10;ECvBIRRSo6GOsUulDGWNzoS575D4dvK9M5FtX0nbm4HDXSuXSm2kMw3xh9p0+Fxj+XU4Ow37wn2/&#10;9at9Mhtm0b4OT+r9tCu0vr0Zd48gIo7xD4apPleHnDsd/ZlsEC37ZLFhdBJr3jARapUkII6s1ssH&#10;kHkm/4/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgS5WocQIAADMFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4ofFM4AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" o:allowincell="f" path="m,l7409,e" filled="f" strokeweight="1.54pt">
+            <v:shape w14:anchorId="516F486A" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:72.9pt;width:446.4pt;height:3.55pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7409,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS5WocQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/IrFJq7bbRk1XaJdF&#10;SMtF2vIBruM0EY7H2G7T8vXMOGk2FPGCyEM04xmfM1ev706NZkflfA0m55OblDNlJBS12ef82/bx&#10;7ZIzH4QphAajcn5Wnt9tXr9atzZTU6hAF8oxBDE+a23OqxBsliReVqoR/gasMmgswTUioOr2SeFE&#10;i+iNTqZpukhacIV1IJX3ePrQGfkm4pelkuFLWXoVmM45xhbi38X/jv7JZi2yvRO2qmUfhviHKBpR&#10;GyQdoB5EEOzg6j+gmlo68FCGGwlNAmVZSxVzwGwm6VU2z5WwKuaCxfF2KJP/f7Dy8/HZfnUUurdP&#10;IL97rEjSWp8NFlI8+rBd+wkK7KE4BIjJnkrX0E1Mg51iTc9DTdUpMImH88ViNV1i6SXaZvN0Oaea&#10;JyK7XJYHHz4oiEDi+ORD15ICpVjQghnRIOsWMcpGY3feJCxlLbudpau+f4PPZORD9pEbUu4voKK6&#10;8MiT6YlQYoKmNo25WfCUE7FekkIEdKKg/uKL7Ne+3Z2ewuE4Xg+i4wwHcdclYkWgyIiCRNbmPGZJ&#10;Bw0c1RaiKVxVG0lerNqMveL1cVSdGW8QQWzEQEqxjpph4LHWOnZDGwplsprPl7E4HnRdkJXC8W6/&#10;u9eOHQXtWPz6Fv/m5uBgiohWKVG87+Ugat3JyK6xuHH2aNxohX22g+KMo+eg21x8aVCowP3krMWt&#10;zbn/cRBOcaY/GlyL1WQ2ozWPymx+O0XFjS27sUUYiVA5Dxw7T+J96J6Gg3X1vkKmSUzXwDsc+bKm&#10;0YzxdVH1Cm5mrGP/itDqj/Xo9fLWbX4BAAD//wMAUEsDBBQABgAIAAAAIQD4ofFM4AAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmq3TSsIcaqChFARF0o+wI23SUS8DrHb&#10;hL9nc4LbjPZpdibbjq4VF+xD40nDYq5AIJXeNlRpKD5f7u5BhGjImtYTavjBANv8+iozqfUDfeDl&#10;ECvBIRRSo6GOsUulDGWNzoS575D4dvK9M5FtX0nbm4HDXSuXSm2kMw3xh9p0+Fxj+XU4Ow37wn2/&#10;9at9Mhtm0b4OT+r9tCu0vr0Zd48gIo7xD4apPleHnDsd/ZlsEC37ZLFhdBJr3jARapUkII6s1ssH&#10;kHkm/4/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgS5WocQIAADMFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4ofFM4AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" o:allowincell="f" path="m,l7409,e" filled="f" strokeweight="1.54pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5669280,0" o:connectangles="0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="008D5BD4">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CD113C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Imagen 1610690818" o:spid="_x0000_i1025" type="#_x0000_t75" alt="descarga" style="width:169pt;height:169pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Imagen 1610690818" o:spid="_x0000_i1025" type="#_x0000_t75" alt="descarga" style="width:168.9pt;height:168.9pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="descarga"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EA4EE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -13179,133 +14448,138 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="70084050">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="906719337">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2102799190">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="697658223">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1189295209">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="981233026">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="190"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007041B6"/>
     <w:rsid w:val="0001634B"/>
     <w:rsid w:val="00016A93"/>
     <w:rsid w:val="00020F9D"/>
     <w:rsid w:val="00044D5D"/>
     <w:rsid w:val="00047076"/>
     <w:rsid w:val="0008045F"/>
     <w:rsid w:val="00083A6F"/>
     <w:rsid w:val="000843B6"/>
     <w:rsid w:val="0008560D"/>
     <w:rsid w:val="000A4BBD"/>
     <w:rsid w:val="000E687B"/>
     <w:rsid w:val="000F2D10"/>
     <w:rsid w:val="00100EB8"/>
     <w:rsid w:val="001067CA"/>
     <w:rsid w:val="00124252"/>
     <w:rsid w:val="00141421"/>
     <w:rsid w:val="001600AE"/>
     <w:rsid w:val="0016143E"/>
     <w:rsid w:val="00171CA2"/>
     <w:rsid w:val="00175E35"/>
+    <w:rsid w:val="00186C6A"/>
     <w:rsid w:val="00197935"/>
     <w:rsid w:val="001A7542"/>
     <w:rsid w:val="001B094E"/>
     <w:rsid w:val="001C5BAB"/>
     <w:rsid w:val="001F6055"/>
     <w:rsid w:val="002109DC"/>
     <w:rsid w:val="00216DF4"/>
     <w:rsid w:val="002245FB"/>
     <w:rsid w:val="0022790D"/>
     <w:rsid w:val="00257B2E"/>
     <w:rsid w:val="00263766"/>
     <w:rsid w:val="0027420C"/>
     <w:rsid w:val="00280CB1"/>
     <w:rsid w:val="002840BC"/>
     <w:rsid w:val="0028415D"/>
     <w:rsid w:val="00292A6E"/>
     <w:rsid w:val="00293D54"/>
     <w:rsid w:val="002948C5"/>
     <w:rsid w:val="00295ADB"/>
+    <w:rsid w:val="002E2434"/>
     <w:rsid w:val="00301137"/>
     <w:rsid w:val="00312317"/>
     <w:rsid w:val="0031276A"/>
     <w:rsid w:val="00345C2F"/>
     <w:rsid w:val="003507A7"/>
+    <w:rsid w:val="00362821"/>
     <w:rsid w:val="00376617"/>
     <w:rsid w:val="00392218"/>
     <w:rsid w:val="003A0D02"/>
     <w:rsid w:val="003A2034"/>
     <w:rsid w:val="003B1ACF"/>
     <w:rsid w:val="003B5D35"/>
     <w:rsid w:val="003B7560"/>
     <w:rsid w:val="003C5467"/>
     <w:rsid w:val="003D1F91"/>
     <w:rsid w:val="003D48D8"/>
     <w:rsid w:val="003E45F7"/>
     <w:rsid w:val="003F3428"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="00406037"/>
     <w:rsid w:val="00410A09"/>
     <w:rsid w:val="0042641D"/>
     <w:rsid w:val="00433F29"/>
     <w:rsid w:val="00454AEE"/>
     <w:rsid w:val="00457664"/>
     <w:rsid w:val="00471C40"/>
     <w:rsid w:val="00474A44"/>
     <w:rsid w:val="00476BDB"/>
     <w:rsid w:val="00480B3F"/>
     <w:rsid w:val="00485FF2"/>
     <w:rsid w:val="004D77C6"/>
@@ -13322,50 +14596,51 @@
     <w:rsid w:val="005F76AD"/>
     <w:rsid w:val="00600C6A"/>
     <w:rsid w:val="00615F3E"/>
     <w:rsid w:val="0062275C"/>
     <w:rsid w:val="006308E6"/>
     <w:rsid w:val="00642AEB"/>
     <w:rsid w:val="00645EE4"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00653ACC"/>
     <w:rsid w:val="00657BDB"/>
     <w:rsid w:val="00660AB7"/>
     <w:rsid w:val="00675C94"/>
     <w:rsid w:val="00682F4E"/>
     <w:rsid w:val="006874D5"/>
     <w:rsid w:val="006D2558"/>
     <w:rsid w:val="006E70C4"/>
     <w:rsid w:val="006F7CC5"/>
     <w:rsid w:val="007041B6"/>
     <w:rsid w:val="00716676"/>
     <w:rsid w:val="00716EC7"/>
     <w:rsid w:val="00730BDD"/>
     <w:rsid w:val="00753DF2"/>
     <w:rsid w:val="00760158"/>
     <w:rsid w:val="007610AB"/>
     <w:rsid w:val="0076315A"/>
+    <w:rsid w:val="007738A2"/>
     <w:rsid w:val="007B120E"/>
     <w:rsid w:val="007C1657"/>
     <w:rsid w:val="007E504D"/>
     <w:rsid w:val="007F1271"/>
     <w:rsid w:val="007F267C"/>
     <w:rsid w:val="007F4249"/>
     <w:rsid w:val="00803875"/>
     <w:rsid w:val="008130A7"/>
     <w:rsid w:val="00816FB9"/>
     <w:rsid w:val="00857FDB"/>
     <w:rsid w:val="008866B5"/>
     <w:rsid w:val="00892BCA"/>
     <w:rsid w:val="008A09C9"/>
     <w:rsid w:val="008B0BBF"/>
     <w:rsid w:val="008C38BC"/>
     <w:rsid w:val="008D5BD4"/>
     <w:rsid w:val="008E0CBD"/>
     <w:rsid w:val="008F1CD0"/>
     <w:rsid w:val="008F2B76"/>
     <w:rsid w:val="00903339"/>
     <w:rsid w:val="00905E6E"/>
     <w:rsid w:val="00915790"/>
     <w:rsid w:val="00930F99"/>
     <w:rsid w:val="00934C87"/>
     <w:rsid w:val="009414CD"/>
@@ -20706,76 +21981,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{363FBD3B-3286-4C3F-98EE-BDE2C71A23BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>11296</Characters>
+  <Pages>7</Pages>
+  <Words>2047</Words>
+  <Characters>11261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
+  <Lines>93</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13323</CharactersWithSpaces>
+  <CharactersWithSpaces>13282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>2752552</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.xxxxxx.xxx/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4522074</vt:i4>
       </vt:variant>
       <vt:variant>