--- v3 (2026-09-01)
+++ v4 (2026-11-05)
@@ -11,51 +11,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-10"/>
         <w:tblW w:w="10598" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10598"/>
       </w:tblGrid>
       <w:tr w:rsidR="00457664" w:rsidRPr="00B5597D" w14:paraId="1B8AE0BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10598" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
@@ -979,163 +979,193 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Cómo citar el artículo: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(SEGÚN NORMA APA 7)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF360F7" w14:textId="38F25F21" w:rsidR="00406037" w:rsidRPr="00B5597D" w:rsidRDefault="00406037" w:rsidP="00171CA2">
+    <w:p w14:paraId="0DF360F7" w14:textId="1470046A" w:rsidR="00406037" w:rsidRPr="00B5597D" w:rsidRDefault="00406037" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>, N</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0041">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inicial del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00392218" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ombre</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>, N</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00392218" w:rsidRPr="00B5597D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0041" w:rsidRPr="004D0041">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>ombre</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B5597D">
+        <w:t>Inicial del Nombre</w:t>
+      </w:r>
+      <w:r w:rsidR="004D0041" w:rsidRPr="004D0041">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (año).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5597D">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(año).</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del artículo. </w:t>
       </w:r>
       <w:r w:rsidR="00F50385" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
@@ -1410,51 +1440,51 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">N </w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:color w:val="808080"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(BOOK ANTIGUA 12, NEGRITA, JUSTIFICADO, INTERLINEADO SENCILLO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE2B6D1" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00A57F38" w:rsidP="00171CA2">
+    <w:p w14:paraId="1FE2B6D1" w14:textId="57D07102" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00A57F38" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introducción:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
@@ -1604,85 +1634,73 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(Book Antigua 12, justificado, interlineado sencillo, </w:t>
       </w:r>
+      <w:r w:rsidR="00A66BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">300 </w:t>
+      </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">entre </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> palabras</w:t>
+        <w:t>palabras</w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578C2679" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00457664" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5597D">
@@ -2295,51 +2313,51 @@
       <w:r w:rsidR="003C5467" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>BOOK ANTIGUA 12, NEGRITA, JUSTIFICADO, INTERLINEADO SENCILLO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1F5944" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="007E504D" w:rsidP="00171CA2">
+    <w:p w14:paraId="1F1F5944" w14:textId="6FA9BA9C" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="007E504D" w:rsidP="00171CA2">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="CC00CC"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2510,50 +2528,72 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal. </w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 12, justificado,</w:t>
       </w:r>
       <w:r w:rsidR="003507A7" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> interlineado sencillo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66BA2" w:rsidRPr="00A66BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>300 palabras</w:t>
       </w:r>
       <w:r w:rsidR="00457664" w:rsidRPr="00B5597D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B03CEE" w14:textId="77777777" w:rsidR="00457664" w:rsidRPr="00B5597D" w:rsidRDefault="00C82DB3" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Arial"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
@@ -9941,63 +9981,63 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5670C" w:rsidRPr="00B5597D" w:rsidSect="008130A7">
       <w:headerReference w:type="even" r:id="rId20"/>
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="510" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D2F148B" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
+    <w:p w14:paraId="2DC8A634" w14:textId="77777777" w:rsidR="00295FA2" w:rsidRDefault="00295FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07F40355" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
+    <w:p w14:paraId="71945C0B" w14:textId="77777777" w:rsidR="00295FA2" w:rsidRDefault="00295FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10034,51 +10074,51 @@
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24C6013A" w14:textId="77777777" w:rsidR="008130A7" w:rsidRDefault="008130A7" w:rsidP="008130A7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">                               </w:t>
     </w:r>
     <w:r w:rsidRPr="00A115C5">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista de Comunicación Vivat Academia ISSN </w:t>
     </w:r>
     <w:r w:rsidRPr="00A115C5">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="000000"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>1575-2844</w:t>
@@ -10122,51 +10162,51 @@
     <w:r w:rsidRPr="008130A7">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5B29E0A4" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRPr="00753DF2" w:rsidRDefault="00CD113C" w:rsidP="00457664">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="288E00B8" w14:textId="6A2DA817" w:rsidR="008130A7" w:rsidRPr="0001634B" w:rsidRDefault="0001634B" w:rsidP="008130A7">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00471C40">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Vivat Academia.</w:t>
     </w:r>
     <w:r w:rsidR="008130A7" w:rsidRPr="00A115C5">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
@@ -10230,141 +10270,154 @@
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="008130A7" w:rsidRPr="0001634B">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6ABE63FD" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRPr="00A115C5" w:rsidRDefault="00CD113C" w:rsidP="00457664">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:hanging="284"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3803DBC4" w14:textId="6C257D41" w:rsidR="008130A7" w:rsidRDefault="00915790" w:rsidP="00915790">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3803DBC4" w14:textId="3BFA0099" w:rsidR="008130A7" w:rsidRDefault="004D0041" w:rsidP="00915790">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="413C1949" wp14:editId="7370E245">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7463F45B" wp14:editId="696CC863">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>10160</wp:posOffset>
+            <wp:posOffset>-1270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>11430</wp:posOffset>
+            <wp:posOffset>6350</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="886661" cy="311150"/>
-[...2 lines deleted...]
-          <wp:docPr id="411264980" name="Imagen 3"/>
+          <wp:extent cx="803910" cy="280670"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="612574480" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="411264980" name="Imagen 411264980"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 2"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="886661" cy="311150"/>
+                    <a:ext cx="803910" cy="280670"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00915790">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00915790">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00915790">
       <w:t>1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0712C5F3" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRDefault="00CD113C">
+  <w:p w14:paraId="0712C5F3" w14:textId="0F0D36B3" w:rsidR="00CD113C" w:rsidRDefault="00CD113C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D377E9C" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
+    <w:p w14:paraId="0CEB0AD9" w14:textId="77777777" w:rsidR="00295FA2" w:rsidRDefault="00295FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0266744D" w14:textId="77777777" w:rsidR="00186C6A" w:rsidRDefault="00186C6A">
+    <w:p w14:paraId="5540D226" w14:textId="77777777" w:rsidR="00295FA2" w:rsidRDefault="00295FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4860C0AC" w14:textId="152879AA" w:rsidR="009F24F8" w:rsidRPr="00171CA2" w:rsidRDefault="009F24F8" w:rsidP="00171CA2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -10559,155 +10612,155 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008130A7">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(Book Antigua 10, justificado, interlineado sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="008130A7">
         <w:rPr>
           <w:color w:val="808080"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CB335D6" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRDefault="00CD113C" w:rsidP="00457664">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="282356AE" w14:textId="69BBE086" w:rsidR="00100EB8" w:rsidRDefault="00100EB8" w:rsidP="00100EB8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="282356AE" w14:textId="36C6B6F1" w:rsidR="00100EB8" w:rsidRDefault="00100EB8" w:rsidP="00100EB8">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">Apellido </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Apellido</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>, N</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="006E70C4">
+    <w:r w:rsidR="004D0041" w:rsidRPr="004D0041">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>ombre</w:t>
+      <w:t>Inicial del Nombre</w:t>
+    </w:r>
+    <w:r w:rsidR="004D0041" w:rsidRPr="004D0041">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
+        <w:bCs/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> y Apellido </w:t>
+      <w:t xml:space="preserve">y Apellido </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Apellido</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="006E70C4">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidR="006E70C4" w:rsidRPr="00100EB8">
+    <w:r w:rsidR="004D0041" w:rsidRPr="004D0041">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>N</w:t>
+      <w:t>Inicial del Nombre</w:t>
     </w:r>
-    <w:r w:rsidR="006E70C4">
-[...7 lines deleted...]
-    <w:r w:rsidRPr="00100EB8">
+    <w:r w:rsidR="004D0041" w:rsidRPr="004D0041">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Book Antigua 11</w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
@@ -10858,51 +10911,51 @@
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>cursiva</w:t>
     </w:r>
     <w:r w:rsidRPr="00100EB8">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="453E19F6" w14:textId="77777777" w:rsidR="00CD113C" w:rsidRPr="008633D2" w:rsidRDefault="0076315A" w:rsidP="00652914">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="2E8BF637" wp14:editId="4A715E37">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1918970</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -11380,78 +11433,78 @@
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="516F486A" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:72.9pt;width:446.4pt;height:3.55pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7409,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS5WocQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/IrFJq7bbRk1XaJdF&#10;SMtF2vIBruM0EY7H2G7T8vXMOGk2FPGCyEM04xmfM1ev706NZkflfA0m55OblDNlJBS12ef82/bx&#10;7ZIzH4QphAajcn5Wnt9tXr9atzZTU6hAF8oxBDE+a23OqxBsliReVqoR/gasMmgswTUioOr2SeFE&#10;i+iNTqZpukhacIV1IJX3ePrQGfkm4pelkuFLWXoVmM45xhbi38X/jv7JZi2yvRO2qmUfhviHKBpR&#10;GyQdoB5EEOzg6j+gmlo68FCGGwlNAmVZSxVzwGwm6VU2z5WwKuaCxfF2KJP/f7Dy8/HZfnUUurdP&#10;IL97rEjSWp8NFlI8+rBd+wkK7KE4BIjJnkrX0E1Mg51iTc9DTdUpMImH88ViNV1i6SXaZvN0Oaea&#10;JyK7XJYHHz4oiEDi+ORD15ICpVjQghnRIOsWMcpGY3feJCxlLbudpau+f4PPZORD9pEbUu4voKK6&#10;8MiT6YlQYoKmNo25WfCUE7FekkIEdKKg/uKL7Ne+3Z2ewuE4Xg+i4wwHcdclYkWgyIiCRNbmPGZJ&#10;Bw0c1RaiKVxVG0lerNqMveL1cVSdGW8QQWzEQEqxjpph4LHWOnZDGwplsprPl7E4HnRdkJXC8W6/&#10;u9eOHQXtWPz6Fv/m5uBgiohWKVG87+Ugat3JyK6xuHH2aNxohX22g+KMo+eg21x8aVCowP3krMWt&#10;zbn/cRBOcaY/GlyL1WQ2ozWPymx+O0XFjS27sUUYiVA5Dxw7T+J96J6Gg3X1vkKmSUzXwDsc+bKm&#10;0YzxdVH1Cm5mrGP/itDqj/Xo9fLWbX4BAAD//wMAUEsDBBQABgAIAAAAIQD4ofFM4AAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmq3TSsIcaqChFARF0o+wI23SUS8DrHb&#10;hL9nc4LbjPZpdibbjq4VF+xD40nDYq5AIJXeNlRpKD5f7u5BhGjImtYTavjBANv8+iozqfUDfeDl&#10;ECvBIRRSo6GOsUulDGWNzoS575D4dvK9M5FtX0nbm4HDXSuXSm2kMw3xh9p0+Fxj+XU4Ow37wn2/&#10;9at9Mhtm0b4OT+r9tCu0vr0Zd48gIo7xD4apPleHnDsd/ZlsEC37ZLFhdBJr3jARapUkII6s1ssH&#10;kHkm/4/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgS5WocQIAADMFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4ofFM4AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" o:allowincell="f" path="m,l7409,e" filled="f" strokeweight="1.54pt">
+            <v:shape w14:anchorId="25D89CF1" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.8pt;margin-top:72.9pt;width:446.4pt;height:3.55pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="7409,45085" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgS5WocQIAADMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyw/IrFJq7bbRk1XaJdF&#10;SMtF2vIBruM0EY7H2G7T8vXMOGk2FPGCyEM04xmfM1ev706NZkflfA0m55OblDNlJBS12ef82/bx&#10;7ZIzH4QphAajcn5Wnt9tXr9atzZTU6hAF8oxBDE+a23OqxBsliReVqoR/gasMmgswTUioOr2SeFE&#10;i+iNTqZpukhacIV1IJX3ePrQGfkm4pelkuFLWXoVmM45xhbi38X/jv7JZi2yvRO2qmUfhviHKBpR&#10;GyQdoB5EEOzg6j+gmlo68FCGGwlNAmVZSxVzwGwm6VU2z5WwKuaCxfF2KJP/f7Dy8/HZfnUUurdP&#10;IL97rEjSWp8NFlI8+rBd+wkK7KE4BIjJnkrX0E1Mg51iTc9DTdUpMImH88ViNV1i6SXaZvN0Oaea&#10;JyK7XJYHHz4oiEDi+ORD15ICpVjQghnRIOsWMcpGY3feJCxlLbudpau+f4PPZORD9pEbUu4voKK6&#10;8MiT6YlQYoKmNo25WfCUE7FekkIEdKKg/uKL7Ne+3Z2ewuE4Xg+i4wwHcdclYkWgyIiCRNbmPGZJ&#10;Bw0c1RaiKVxVG0lerNqMveL1cVSdGW8QQWzEQEqxjpph4LHWOnZDGwplsprPl7E4HnRdkJXC8W6/&#10;u9eOHQXtWPz6Fv/m5uBgiohWKVG87+Ugat3JyK6xuHH2aNxohX22g+KMo+eg21x8aVCowP3krMWt&#10;zbn/cRBOcaY/GlyL1WQ2ozWPymx+O0XFjS27sUUYiVA5Dxw7T+J96J6Gg3X1vkKmSUzXwDsc+bKm&#10;0YzxdVH1Cm5mrGP/itDqj/Xo9fLWbX4BAAD//wMAUEsDBBQABgAIAAAAIQD4ofFM4AAAAAwBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmq3TSsIcaqChFARF0o+wI23SUS8DrHb&#10;hL9nc4LbjPZpdibbjq4VF+xD40nDYq5AIJXeNlRpKD5f7u5BhGjImtYTavjBANv8+iozqfUDfeDl&#10;ECvBIRRSo6GOsUulDGWNzoS575D4dvK9M5FtX0nbm4HDXSuXSm2kMw3xh9p0+Fxj+XU4Ow37wn2/&#10;9at9Mhtm0b4OT+r9tCu0vr0Zd48gIo7xD4apPleHnDsd/ZlsEC37ZLFhdBJr3jARapUkII6s1ssH&#10;kHkm/4/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgS5WocQIAADMFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD4ofFM4AAAAAwBAAAPAAAA&#10;AAAAAAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" o:allowincell="f" path="m,l7409,e" filled="f" strokeweight="1.54pt">
               <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5669280,0" o:connectangles="0,0"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="008D5BD4">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CD113C">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="Imagen 1610690818" o:spid="_x0000_i1025" type="#_x0000_t75" alt="descarga" style="width:168.9pt;height:168.9pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="descarga"/>
       </v:shape>
     </w:pict>
@@ -14448,51 +14501,51 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="70084050">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="906719337">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2102799190">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="697658223">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1189295209">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="981233026">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="121"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -14529,156 +14582,162 @@
     <w:rsid w:val="00141421"/>
     <w:rsid w:val="001600AE"/>
     <w:rsid w:val="0016143E"/>
     <w:rsid w:val="00171CA2"/>
     <w:rsid w:val="00175E35"/>
     <w:rsid w:val="00186C6A"/>
     <w:rsid w:val="00197935"/>
     <w:rsid w:val="001A7542"/>
     <w:rsid w:val="001B094E"/>
     <w:rsid w:val="001C5BAB"/>
     <w:rsid w:val="001F6055"/>
     <w:rsid w:val="002109DC"/>
     <w:rsid w:val="00216DF4"/>
     <w:rsid w:val="002245FB"/>
     <w:rsid w:val="0022790D"/>
     <w:rsid w:val="00257B2E"/>
     <w:rsid w:val="00263766"/>
     <w:rsid w:val="0027420C"/>
     <w:rsid w:val="00280CB1"/>
     <w:rsid w:val="002840BC"/>
     <w:rsid w:val="0028415D"/>
     <w:rsid w:val="00292A6E"/>
     <w:rsid w:val="00293D54"/>
     <w:rsid w:val="002948C5"/>
     <w:rsid w:val="00295ADB"/>
+    <w:rsid w:val="00295FA2"/>
     <w:rsid w:val="002E2434"/>
     <w:rsid w:val="00301137"/>
     <w:rsid w:val="00312317"/>
     <w:rsid w:val="0031276A"/>
     <w:rsid w:val="00345C2F"/>
     <w:rsid w:val="003507A7"/>
     <w:rsid w:val="00362821"/>
     <w:rsid w:val="00376617"/>
     <w:rsid w:val="00392218"/>
     <w:rsid w:val="003A0D02"/>
     <w:rsid w:val="003A2034"/>
     <w:rsid w:val="003B1ACF"/>
     <w:rsid w:val="003B5D35"/>
     <w:rsid w:val="003B7560"/>
     <w:rsid w:val="003C5467"/>
     <w:rsid w:val="003D1F91"/>
     <w:rsid w:val="003D48D8"/>
     <w:rsid w:val="003E45F7"/>
     <w:rsid w:val="003F3428"/>
     <w:rsid w:val="004004F2"/>
     <w:rsid w:val="00406037"/>
     <w:rsid w:val="00410A09"/>
     <w:rsid w:val="0042641D"/>
     <w:rsid w:val="00433F29"/>
     <w:rsid w:val="00454AEE"/>
     <w:rsid w:val="00457664"/>
     <w:rsid w:val="00471C40"/>
     <w:rsid w:val="00474A44"/>
     <w:rsid w:val="00476BDB"/>
     <w:rsid w:val="00480B3F"/>
     <w:rsid w:val="00485FF2"/>
+    <w:rsid w:val="004D0041"/>
     <w:rsid w:val="004D77C6"/>
     <w:rsid w:val="004D7EE8"/>
     <w:rsid w:val="0051780D"/>
     <w:rsid w:val="00532D9D"/>
     <w:rsid w:val="00537FA2"/>
     <w:rsid w:val="005557B4"/>
     <w:rsid w:val="00561DB8"/>
     <w:rsid w:val="00577F9C"/>
     <w:rsid w:val="005975F2"/>
     <w:rsid w:val="005B121D"/>
     <w:rsid w:val="005F498F"/>
     <w:rsid w:val="005F76AD"/>
     <w:rsid w:val="00600C6A"/>
     <w:rsid w:val="00615F3E"/>
     <w:rsid w:val="0062275C"/>
     <w:rsid w:val="006308E6"/>
     <w:rsid w:val="00642AEB"/>
     <w:rsid w:val="00645EE4"/>
     <w:rsid w:val="00652914"/>
     <w:rsid w:val="00653ACC"/>
     <w:rsid w:val="00657BDB"/>
     <w:rsid w:val="00660AB7"/>
     <w:rsid w:val="00675C94"/>
     <w:rsid w:val="00682F4E"/>
     <w:rsid w:val="006874D5"/>
     <w:rsid w:val="006D2558"/>
     <w:rsid w:val="006E70C4"/>
     <w:rsid w:val="006F7CC5"/>
     <w:rsid w:val="007041B6"/>
     <w:rsid w:val="00716676"/>
     <w:rsid w:val="00716EC7"/>
     <w:rsid w:val="00730BDD"/>
+    <w:rsid w:val="007410C0"/>
     <w:rsid w:val="00753DF2"/>
     <w:rsid w:val="00760158"/>
     <w:rsid w:val="007610AB"/>
     <w:rsid w:val="0076315A"/>
     <w:rsid w:val="007738A2"/>
     <w:rsid w:val="007B120E"/>
     <w:rsid w:val="007C1657"/>
     <w:rsid w:val="007E504D"/>
     <w:rsid w:val="007F1271"/>
     <w:rsid w:val="007F267C"/>
     <w:rsid w:val="007F4249"/>
+    <w:rsid w:val="008006AF"/>
     <w:rsid w:val="00803875"/>
     <w:rsid w:val="008130A7"/>
     <w:rsid w:val="00816FB9"/>
     <w:rsid w:val="00857FDB"/>
     <w:rsid w:val="008866B5"/>
     <w:rsid w:val="00892BCA"/>
     <w:rsid w:val="008A09C9"/>
     <w:rsid w:val="008B0BBF"/>
     <w:rsid w:val="008C38BC"/>
     <w:rsid w:val="008D5BD4"/>
     <w:rsid w:val="008E0CBD"/>
     <w:rsid w:val="008F1CD0"/>
     <w:rsid w:val="008F2B76"/>
     <w:rsid w:val="00903339"/>
     <w:rsid w:val="00905E6E"/>
     <w:rsid w:val="00915790"/>
     <w:rsid w:val="00930F99"/>
+    <w:rsid w:val="00932AD5"/>
     <w:rsid w:val="00934C87"/>
     <w:rsid w:val="009414CD"/>
     <w:rsid w:val="00944F5A"/>
     <w:rsid w:val="00994DF3"/>
     <w:rsid w:val="009B1D54"/>
     <w:rsid w:val="009D6722"/>
     <w:rsid w:val="009E1984"/>
     <w:rsid w:val="009E373D"/>
     <w:rsid w:val="009E50B2"/>
     <w:rsid w:val="009F24F8"/>
     <w:rsid w:val="009F29BE"/>
     <w:rsid w:val="00A07EEE"/>
     <w:rsid w:val="00A31706"/>
     <w:rsid w:val="00A44630"/>
     <w:rsid w:val="00A57F38"/>
+    <w:rsid w:val="00A66BA2"/>
     <w:rsid w:val="00A76FB5"/>
     <w:rsid w:val="00A83314"/>
     <w:rsid w:val="00AA4614"/>
     <w:rsid w:val="00AC7D3F"/>
     <w:rsid w:val="00AE75BF"/>
     <w:rsid w:val="00B0512D"/>
     <w:rsid w:val="00B0555F"/>
     <w:rsid w:val="00B2219B"/>
     <w:rsid w:val="00B433C4"/>
     <w:rsid w:val="00B44B15"/>
     <w:rsid w:val="00B50C1D"/>
     <w:rsid w:val="00B5597D"/>
     <w:rsid w:val="00B73521"/>
     <w:rsid w:val="00BB57BC"/>
     <w:rsid w:val="00BD1AAB"/>
     <w:rsid w:val="00BE4829"/>
     <w:rsid w:val="00C03B9A"/>
     <w:rsid w:val="00C22ED4"/>
     <w:rsid w:val="00C31FEB"/>
     <w:rsid w:val="00C54E4C"/>
     <w:rsid w:val="00C622F2"/>
     <w:rsid w:val="00C75D9E"/>
     <w:rsid w:val="00C765E2"/>
     <w:rsid w:val="00C82DB3"/>
     <w:rsid w:val="00C90D09"/>
@@ -21982,75 +22041,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{363FBD3B-3286-4C3F-98EE-BDE2C71A23BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2047</Words>
-  <Characters>11261</Characters>
+  <Words>2051</Words>
+  <Characters>11283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
+  <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13282</CharactersWithSpaces>
+  <CharactersWithSpaces>13308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>2752552</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.xxxxxx.xxx/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4522074</vt:i4>
       </vt:variant>
       <vt:variant>