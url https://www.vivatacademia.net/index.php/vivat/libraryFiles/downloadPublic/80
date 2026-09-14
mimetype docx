--- v0 (2025-10-05)
+++ v1 (2026-09-14)
@@ -1,472 +1,815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="091AE7D5" w14:textId="77777777" w:rsidR="00C176E3" w:rsidRDefault="00C176E3" w:rsidP="00C05681">
-[...18 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7C2D879C" w14:textId="0E64AC28" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00826DC2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D702AC">
-        <w:rPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CARTA DE ORIGINALIDAD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B86A99" w14:textId="524823C8" w:rsidR="00C05681" w:rsidRPr="00D702AC" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="79B86A99" w14:textId="73D3E872" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00D702AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con este documento, </w:t>
+      </w:r>
+      <w:r w:rsidR="0046690F" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>la/s persona/s autora/s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D702AC">
-        <w:rPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
         </w:rPr>
         <w:t>introducir aquí el/los nombre/s, separado por punto y coma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D702AC">
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
         <w:t>] solicita/n que el artículo titulado [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D702AC">
-        <w:rPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
         </w:rPr>
         <w:t>Título aquí</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D702AC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>] sea sometido al método de revisión por pares doble ciego para su posible publicación en la</w:t>
+      </w:r>
+      <w:r w:rsidR="0046690F" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vivat Academia</w:t>
+      </w:r>
+      <w:r w:rsidR="0046690F" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DE6465" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00D702AC" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="4142AED9" w14:textId="77777777" w:rsidR="0046690F" w:rsidRPr="00C6383A" w:rsidRDefault="0046690F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="18BE576D" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00D702AC" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-[...142 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="32DE6465" w14:textId="63B144E4" w:rsidR="00C05681" w:rsidRDefault="0099354F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La/s persona/s autora/s </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>declara/n:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49248C74" w14:textId="77777777" w:rsidR="00C6383A" w:rsidRPr="00C6383A" w:rsidRDefault="00C6383A" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BE576D" w14:textId="0B6EB75D" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="0046690F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="832504669"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00826DC2">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que el artículo es </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>inédito</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, resultado de investigación, y </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>no ha sido enviado para su publicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ninguna otra revista simultáneamente. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3376AFF2" w14:textId="77777777" w:rsidR="0046690F" w:rsidRPr="00C6383A" w:rsidRDefault="0046690F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="-1194921026"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00C6383A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>Que se acepta tanto la revisión por pares doble ciego como las posibles correcciones del artículo que deban hacerse tras comunicarle/s la oportuna disconformidad con ciertos aspectos pertinentes en su artículo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264DF1CD" w14:textId="77777777" w:rsidR="0046690F" w:rsidRPr="00C6383A" w:rsidRDefault="0046690F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="222262416"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00C6383A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que, en caso de ser aceptado el artículo con modificaciones, hará/n las oportunas correcciones indicadas en el tiempo que se estipule. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350B6DBC" w14:textId="77777777" w:rsidR="0046690F" w:rsidRPr="00C6383A" w:rsidRDefault="0046690F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="1986204613"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00C6383A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que no existen compromisos ni obligaciones financieras con agencias privadas o estatales que puedan afectar al contenido, resultados o conclusiones de la presente publicación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A667633" w14:textId="6E23A534" w:rsidR="0046690F" w:rsidRPr="00C6383A" w:rsidRDefault="0046690F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="-96871752"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00C6383A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que están al tanto del </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Código Ético</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Vivat Academia y que cumplen completamente con sus requerimientos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5996AE60" w14:textId="269CC381" w:rsidR="0099354F" w:rsidRPr="00C6383A" w:rsidRDefault="0099354F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="-1409452883"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00C6383A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o se han utilizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemas de inteligencia artificial generativa para generar, reescribir, traducir, resumir, analizar o interpretar contenido sustantivo del manuscrito, ni en las fases de concepción o diseño de la investigación, selección y codificación del corpus, análisis de los datos o interpretación de los resultados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B7BF0B" w14:textId="2B2BC9E3" w:rsidR="0099354F" w:rsidRPr="00C6383A" w:rsidRDefault="0099354F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="-2001721303"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00C6383A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e han utilizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sistemas de inteligencia artificial generativa o herramientas de asistencia basadas en IA. Su utilización se declara expresamente en el manuscrito, indicando la herramienta y el modelo empleados, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">así como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>su versión, fechas de uso, finalidad concreta, partes o fases en las que se aplicaron y el procedimiento seguido para verificar los resultados obtenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E06E61" w14:textId="16F7F5F7" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="0046690F" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          </w:rPr>
+          <w:id w:val="1259947847"/>
+          <w:lock w:val="sdtLocked"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00C6383A">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que son </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>legalmente responsables ante terceros</w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las informaciones y opiniones expresadas en sus textos, puesto que Vivat Academia </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1BE8" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00C05681" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>se hace responsables de las mismas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E03FBE" w14:textId="77777777" w:rsidR="009E2D15" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lista de todos los nombres, correos electrónicos, y firmas de </w:t>
+      </w:r>
+      <w:r w:rsidR="0099354F" w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la/s persona/s autora/s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que certifican su aprobación y conformidad con el artículo enviado. Si hay más de 3 autores/as, se añadirán a continuación.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65FC395F" w14:textId="77777777" w:rsidR="009E2D15" w:rsidRDefault="009E2D15">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">de </w:t>
-[...42 lines deleted...]
-        <w:t>:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5052BA30" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00D702AC" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="4DA50F8F" w14:textId="5DFA4A2B" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D702AC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>Autor/a 1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5052BA30" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
         <w:t xml:space="preserve">Correo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BDAA18" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00D702AC" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="10BDAA18" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D702AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
         <w:t>Contacto telefónico del autor principal:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57330859" w14:textId="77777777" w:rsidR="00C05681" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="57330859" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D702AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
         <w:t>Firma:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD42FEC" w14:textId="33301851" w:rsidR="00C05681" w:rsidRPr="00D702AC" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="5BD42FEC" w14:textId="33301851" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D702AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
         <w:t>-------------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763F58A8" w14:textId="42F76617" w:rsidR="00C05681" w:rsidRPr="00D702AC" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="763F58A8" w14:textId="42F76617" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>2:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>Autor/a 2:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFCE210" w14:textId="77777777" w:rsidR="00C05681" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="5FFCE210" w14:textId="77777777" w:rsidR="00C05681" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00D702AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
         <w:t>Correo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735D1092" w14:textId="60545201" w:rsidR="003C5F2A" w:rsidRPr="00C176E3" w:rsidRDefault="00C05681" w:rsidP="00C05681">
-      <w:pPr>
+    <w:p w14:paraId="735D1092" w14:textId="1831E4FB" w:rsidR="003C5F2A" w:rsidRPr="00C6383A" w:rsidRDefault="00C05681" w:rsidP="00C6383A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D702AC">
-[...6 lines deleted...]
-        <w:t>-----------------------------------------------------------------------------</w:t>
+      <w:r w:rsidRPr="00C6383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>Firma: ----------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003C5F2A" w:rsidRPr="00C176E3" w:rsidSect="0069290B">
+    <w:sectPr w:rsidR="003C5F2A" w:rsidRPr="00C6383A" w:rsidSect="0069290B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="8675" w:h="12191" w:code="9"/>
       <w:pgMar w:top="1697" w:right="567" w:bottom="1843" w:left="992" w:header="357" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06A733B3" w14:textId="77777777" w:rsidR="00212914" w:rsidRDefault="00212914" w:rsidP="00335B3C">
+    <w:p w14:paraId="03200B6B" w14:textId="77777777" w:rsidR="00C037EC" w:rsidRDefault="00C037EC" w:rsidP="00335B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FC64316" w14:textId="77777777" w:rsidR="00212914" w:rsidRDefault="00212914" w:rsidP="00335B3C">
+    <w:p w14:paraId="0702764F" w14:textId="77777777" w:rsidR="00C037EC" w:rsidRDefault="00C037EC" w:rsidP="00335B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -479,76 +822,91 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bookman Old Style">
-    <w:panose1 w:val="02050604050505020204"/>
+  <w:font w:name="Book Antiqua">
+    <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Book Antiqua">
-    <w:panose1 w:val="02040602050305030304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72B829A8" w14:textId="77777777" w:rsidR="00B6174B" w:rsidRPr="009C4A35" w:rsidRDefault="00883F00" w:rsidP="00B6174B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009C4A35">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00346C36" w:rsidRPr="009C4A35">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidR="00D30BB4" w:rsidRPr="009C4A35">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">  </w:instrText>
     </w:r>
@@ -560,148 +918,139 @@
     </w:r>
     <w:r w:rsidR="009C55E2" w:rsidRPr="009C4A35">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="009C4A35">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E230606" w14:textId="77777777" w:rsidR="00B6174B" w:rsidRPr="009C4A35" w:rsidRDefault="00B6174B" w:rsidP="00B6174B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="40AACE8D" w14:textId="77777777" w:rsidR="00B6174B" w:rsidRPr="009C4A35" w:rsidRDefault="00B6174B"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10F865B9" w14:textId="77777777" w:rsidR="005A0526" w:rsidRPr="009C4A35" w:rsidRDefault="009C4A35" w:rsidP="009C4A35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10F865B9" w14:textId="77777777" w:rsidR="005A0526" w:rsidRPr="009E2D15" w:rsidRDefault="009C4A35" w:rsidP="009C4A35">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="28"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009C4A35">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+    <w:r w:rsidRPr="009E2D15">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Vivat Academia</w:t>
     </w:r>
-    <w:r w:rsidR="00E067BF">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+    <w:r w:rsidR="00E067BF" w:rsidRPr="009E2D15">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
+      <w:t xml:space="preserve"> Revista de Comunicación</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E2D15">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00E067BF" w:rsidRPr="009C4A35">
-[...18 lines deleted...]
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+    <w:r w:rsidR="005A0526" w:rsidRPr="009E2D15">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(ISSN 1575-2844)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2463349D" w14:textId="5251D21F" w:rsidR="005A0526" w:rsidRPr="00C176E3" w:rsidRDefault="00000000" w:rsidP="005A0526">
+  <w:p w14:paraId="2463349D" w14:textId="5251D21F" w:rsidR="005A0526" w:rsidRPr="009E2D15" w:rsidRDefault="00D450CB" w:rsidP="005A0526">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="28"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00D450CB" w:rsidRPr="008B1187">
+      <w:r w:rsidRPr="009E2D15">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>editor@vivatacademia.net</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A0FF0B7" w14:textId="77777777" w:rsidR="00E42801" w:rsidRPr="00587955" w:rsidRDefault="00E42801" w:rsidP="00432106">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="28"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w14:shadow w14:blurRad="0" w14:dist="25400" w14:dir="13500000" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000">
             <w14:alpha w14:val="50000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:solidFill>
             <w14:schemeClr w14:val="bg1">
               <w14:alpha w14:val="50000"/>
@@ -747,73 +1096,73 @@
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E067BF" w:rsidRPr="00C176E3">
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Revista de Comunicación</w:t>
     </w:r>
     <w:r w:rsidR="00643C14" w:rsidRPr="00C176E3">
       <w:rPr>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (ISSN 1575-2844)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28B6144E" w14:textId="3FDC446E" w:rsidR="00643C14" w:rsidRDefault="00000000" w:rsidP="00643C14">
+  <w:p w14:paraId="28B6144E" w14:textId="3FDC446E" w:rsidR="00643C14" w:rsidRDefault="00587955" w:rsidP="00643C14">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="28"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="style21"/>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00587955" w:rsidRPr="008B1187">
+      <w:r w:rsidRPr="008B1187">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>editor@vivatacademia.net</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="6C35C901" w14:textId="77777777" w:rsidR="009C4A35" w:rsidRDefault="009C4A35" w:rsidP="00643C14">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="28"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="style21"/>
         <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
         <w:bCs/>
@@ -825,397 +1174,320 @@
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="666D0EF1" w14:textId="77777777" w:rsidR="00B6174B" w:rsidRPr="00E42801" w:rsidRDefault="00B6174B" w:rsidP="00643C14">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="28"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="259CA389" w14:textId="77777777" w:rsidR="00212914" w:rsidRDefault="00212914" w:rsidP="00335B3C">
+    <w:p w14:paraId="243D277D" w14:textId="77777777" w:rsidR="00C037EC" w:rsidRDefault="00C037EC" w:rsidP="00335B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E82A975" w14:textId="77777777" w:rsidR="00212914" w:rsidRDefault="00212914" w:rsidP="00335B3C">
+    <w:p w14:paraId="5784F40B" w14:textId="77777777" w:rsidR="00C037EC" w:rsidRDefault="00C037EC" w:rsidP="00335B3C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="646BFB4E" w14:textId="77777777" w:rsidR="00DD2F60" w:rsidRPr="009C4A35" w:rsidRDefault="00DD2F60" w:rsidP="00DD2F60">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1701" w:right="1304"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="FF9933"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="754CA0D1" w14:textId="5243A7D1" w:rsidR="009C4A35" w:rsidRDefault="00587955" w:rsidP="00E067BF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="754CA0D1" w14:textId="0C6F2BA2" w:rsidR="009C4A35" w:rsidRPr="00826DC2" w:rsidRDefault="00826DC2" w:rsidP="00826DC2">
     <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E14BB">
-      <w:rPr>
+    <w:r w:rsidRPr="00826DC2">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="574219DE" wp14:editId="5B471D80">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DE733D4" wp14:editId="39FD41E9">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>3799840</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-76835</wp:posOffset>
-[...63 lines deleted...]
-            <wp:posOffset>-64135</wp:posOffset>
+            <wp:posOffset>-77470</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="424815" cy="419100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="721318929" name="Imagen 721318929"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 14"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="424815" cy="419100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="00587955" w:rsidRPr="00826DC2">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49BC0376" wp14:editId="11B97540">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="574219DE" wp14:editId="43D653FF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>85725</wp:posOffset>
+            <wp:posOffset>3799840</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-71755</wp:posOffset>
+            <wp:posOffset>-76835</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="468630" cy="426720"/>
+          <wp:extent cx="880110" cy="537845"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapTight wrapText="bothSides">
-[...14 lines deleted...]
-          <wp:docPr id="1345504550" name="Imagen 1345504550" descr="C:\Users\Martita\Desktop\Logos en general\Historia de los sistemas informativos.GIF"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="879210501" name="Imagen 879210501"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Imagen 2" descr="C:\Users\Martita\Desktop\Logos en general\Historia de los sistemas informativos.GIF"/>
+                  <pic:cNvPr id="0" name="Picture 11"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3">
-[...9 lines deleted...]
-                    </a:clrChange>
+                  <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="468630" cy="426720"/>
+                    <a:ext cx="880110" cy="537845"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="009C4A35">
-[...3 lines deleted...]
-      <w:t>ivat Academia</w:t>
+    <w:r w:rsidR="009C4A35" w:rsidRPr="00826DC2">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Vivat Academia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17C26611" w14:textId="77777777" w:rsidR="00E067BF" w:rsidRPr="00C651EA" w:rsidRDefault="00E067BF" w:rsidP="00E067BF">
+  <w:p w14:paraId="17C26611" w14:textId="77777777" w:rsidR="00E067BF" w:rsidRPr="00826DC2" w:rsidRDefault="00E067BF" w:rsidP="00826DC2">
     <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C651EA">
-[...6 lines deleted...]
-      <w:t>omunicación</w:t>
+    <w:r w:rsidRPr="00826DC2">
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Revista de comunicación</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17D262A2" w14:textId="77777777" w:rsidR="00A47FB4" w:rsidRPr="00C176E3" w:rsidRDefault="00C176E3" w:rsidP="00C176E3">
+  <w:p w14:paraId="17D262A2" w14:textId="27FB5A84" w:rsidR="00A47FB4" w:rsidRPr="00826DC2" w:rsidRDefault="00A47FB4" w:rsidP="00826DC2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="1701" w:right="1304"/>
+      <w:ind w:left="426" w:right="1304"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="FF9933"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...9 lines deleted...]
-      <w:r w:rsidR="00A47FB4" w:rsidRPr="00C176E3">
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="00826DC2">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>www.vivatacademia.net</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="7D1EAD20" w14:textId="1614DAA8" w:rsidR="00B6174B" w:rsidRPr="00C176E3" w:rsidRDefault="00587955" w:rsidP="00C176E3">
+  <w:p w14:paraId="7D1EAD20" w14:textId="7D119E85" w:rsidR="00B6174B" w:rsidRPr="00826DC2" w:rsidRDefault="00587955" w:rsidP="00826DC2">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="1701" w:right="1304"/>
-      <w:rPr>
+      <w:ind w:left="426" w:right="1304"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C176E3">
+    <w:r w:rsidRPr="00826DC2">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:noProof/>
         <w:color w:val="FF9933"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="28"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CDDAF97" wp14:editId="3792CED0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-293370</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>238125</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4879340" cy="0"/>
               <wp:effectExtent l="11430" t="9525" r="14605" b="9525"/>
               <wp:wrapNone/>
               <wp:docPr id="872502769" name="Line 31"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
@@ -1245,83 +1517,74 @@
                         </a:ext>
                         <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst>
                               <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="868686"/>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="239EAF64" id="Line 31" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-23.1pt,18.75pt" to="361.1pt,18.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeohJOtQEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3a6bmuNOD2k6y7d&#10;FqDdBzCSbAuTRYFU4uTvJ6lxVmy3YT4IpEg+PT7Sq7vj6MTBEFv0rVwuaimMV6it71v54/nh3Y0U&#10;HMFrcOhNK0+G5d367ZvVFBpzhQM6bUgkEM/NFFo5xBiaqmI1mBF4gcH4FOyQRojJpb7SBFNCH111&#10;VdcfqwlJB0JlmNPt/UtQrgt+1xkVv3cdmyhcKxO3WE4q5y6f1XoFTU8QBqvONOAfWIxgfXr0AnUP&#10;EcSe7F9Qo1WEjF1cKBwr7DqrTOkhdbOs/+jmaYBgSi9JHA4Xmfj/wapvh43fUqaujv4pPKL6ycLj&#10;ZgDfm0Lg+RTS4JZZqmoK3FxKssNhS2I3fUWdcmAfsahw7GjMkKk/cSxiny5im2MUKl1e33y6fX+d&#10;ZqLmWAXNXBiI4xeDo8hGK531WQdo4PDIMROBZk7J1x4frHNlls6LKbG9rT/UpYLRWZ2jOY+p320c&#10;iQPkdShfaStFXqcR7r0uaIMB/flsR7DuxU6vO5/xTNmwM6VZjrx73OxQn7Y0a5amV0ifNy2vx2u/&#10;KPv7f1j/AgAA//8DAFBLAwQUAAYACAAAACEA6Y2kNtwAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMAyG70i8Q2QkblvaAisqTSdg7AEYExK3rPXaao1TxdlW3h4jDuzo359+fy6XkxvUCQP3&#10;ngyk8wQUUu2bnloD24/17BEUR0uNHTyhgW9kWFbXV6UtGn+mdzxtYqukhLiwBroYx0Jrrjt0lud+&#10;RJLd3gdno4yh1U2wZyl3g86SZKGd7UkudHbE1w7rw+boDDC7r4Cr/We6zV8O6eotzTmsjbm9mZ6f&#10;QEWc4j8Mv/qiDpU47fyRGlaDgdn9IhPUwF3+AEqAPMsk2P0Fuir15QfVDwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBeohJOtQEAAFcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDpjaQ23AAAAAkBAAAPAAAAAAAAAAAAAAAAAA8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAGAUAAAAA&#10;" strokeweight="1.5pt">
               <v:shadow color="#868686"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00C176E3">
+    <w:r w:rsidR="00A47FB4" w:rsidRPr="00826DC2">
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:color w:val="FF9933"/>
-        <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ISSN: 1575-2844</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B14A0304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1773,58 +2036,57 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="178466382">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="772625419">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1786076059">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="231547127">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335B3C"/>
     <w:rsid w:val="0000574D"/>
     <w:rsid w:val="0000687B"/>
     <w:rsid w:val="0001283E"/>
     <w:rsid w:val="000E2CD2"/>
@@ -1832,146 +2094,157 @@
     <w:rsid w:val="001A1A22"/>
     <w:rsid w:val="001A2667"/>
     <w:rsid w:val="001C0877"/>
     <w:rsid w:val="001D7FD7"/>
     <w:rsid w:val="001E2053"/>
     <w:rsid w:val="001E337E"/>
     <w:rsid w:val="00212914"/>
     <w:rsid w:val="00232502"/>
     <w:rsid w:val="0023256B"/>
     <w:rsid w:val="002A2489"/>
     <w:rsid w:val="002E14BB"/>
     <w:rsid w:val="00316373"/>
     <w:rsid w:val="00335B3C"/>
     <w:rsid w:val="00346C36"/>
     <w:rsid w:val="003535F1"/>
     <w:rsid w:val="00354B2D"/>
     <w:rsid w:val="00377ADC"/>
     <w:rsid w:val="0038422F"/>
     <w:rsid w:val="00385E8F"/>
     <w:rsid w:val="003A2D13"/>
     <w:rsid w:val="003C5F2A"/>
     <w:rsid w:val="003F0575"/>
     <w:rsid w:val="00432106"/>
     <w:rsid w:val="00440C7F"/>
     <w:rsid w:val="00446473"/>
+    <w:rsid w:val="0046690F"/>
     <w:rsid w:val="0050722D"/>
     <w:rsid w:val="005126D8"/>
     <w:rsid w:val="00557D7D"/>
     <w:rsid w:val="00587955"/>
     <w:rsid w:val="005A0526"/>
     <w:rsid w:val="005B4E9A"/>
     <w:rsid w:val="00643C14"/>
     <w:rsid w:val="0065129A"/>
     <w:rsid w:val="00671831"/>
     <w:rsid w:val="0069290B"/>
     <w:rsid w:val="006B0E7C"/>
     <w:rsid w:val="006E75EB"/>
     <w:rsid w:val="00710D4D"/>
     <w:rsid w:val="00795B41"/>
+    <w:rsid w:val="007C1BE8"/>
     <w:rsid w:val="007E643B"/>
     <w:rsid w:val="008004A5"/>
+    <w:rsid w:val="00826DC2"/>
     <w:rsid w:val="00862825"/>
     <w:rsid w:val="00883F00"/>
     <w:rsid w:val="0089753B"/>
     <w:rsid w:val="00941D77"/>
     <w:rsid w:val="00972F6E"/>
+    <w:rsid w:val="0099354F"/>
     <w:rsid w:val="009A2992"/>
     <w:rsid w:val="009A3DB6"/>
     <w:rsid w:val="009C4A35"/>
     <w:rsid w:val="009C55E2"/>
     <w:rsid w:val="009C5EEA"/>
+    <w:rsid w:val="009E2D15"/>
+    <w:rsid w:val="009F5C53"/>
     <w:rsid w:val="009F659D"/>
     <w:rsid w:val="00A15743"/>
     <w:rsid w:val="00A457C8"/>
     <w:rsid w:val="00A46AC1"/>
     <w:rsid w:val="00A47FB4"/>
     <w:rsid w:val="00A75970"/>
     <w:rsid w:val="00A95BE3"/>
     <w:rsid w:val="00AE63B5"/>
     <w:rsid w:val="00B6174B"/>
     <w:rsid w:val="00B85862"/>
     <w:rsid w:val="00B909DF"/>
     <w:rsid w:val="00B952C0"/>
     <w:rsid w:val="00BB0B3D"/>
+    <w:rsid w:val="00BE090C"/>
     <w:rsid w:val="00C0139C"/>
+    <w:rsid w:val="00C037EC"/>
     <w:rsid w:val="00C04DE5"/>
     <w:rsid w:val="00C05681"/>
     <w:rsid w:val="00C176E3"/>
     <w:rsid w:val="00C215AC"/>
+    <w:rsid w:val="00C429EA"/>
+    <w:rsid w:val="00C6383A"/>
     <w:rsid w:val="00C651EA"/>
     <w:rsid w:val="00C658C7"/>
     <w:rsid w:val="00C75CDA"/>
     <w:rsid w:val="00CA563C"/>
     <w:rsid w:val="00CC1096"/>
     <w:rsid w:val="00D1356E"/>
     <w:rsid w:val="00D30BB4"/>
     <w:rsid w:val="00D450CB"/>
     <w:rsid w:val="00D8527A"/>
     <w:rsid w:val="00D87594"/>
     <w:rsid w:val="00DA3677"/>
     <w:rsid w:val="00DA50B4"/>
     <w:rsid w:val="00DD2F60"/>
     <w:rsid w:val="00E067BF"/>
     <w:rsid w:val="00E1244F"/>
     <w:rsid w:val="00E42801"/>
     <w:rsid w:val="00E7693B"/>
     <w:rsid w:val="00F872F9"/>
     <w:rsid w:val="00F90D3A"/>
     <w:rsid w:val="00FE5841"/>
     <w:rsid w:val="00FF3549"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="521A43CF"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EA01D0A7-FC54-444D-B541-F9F8D3BC8D7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2466,51 +2739,51 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-142"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
     <w:name w:val="Título Car"/>
     <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C176E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
       <w:b/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00335B3C"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Cuadrculamedia11">
     <w:name w:val="Cuadrícula media 11"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00335B3C"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listavistosa-nfasis11">
     <w:name w:val="Lista vistosa - Énfasis 11"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00335B3C"/>
@@ -2547,69 +2820,69 @@
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005B4E9A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00587955"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editor@vivatacademia.net" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editor@vivatacademia.net" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vivatacademia.net" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vivatacademia.net" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2883,76 +3156,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C198F3C-CD55-4304-805F-FB7E196ADA93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1458</Characters>
+  <Pages>3</Pages>
+  <Words>346</Words>
+  <Characters>2129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1719</CharactersWithSpaces>
+  <CharactersWithSpaces>2449</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>7667781</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:direccion@vivatacademia.net</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5111839</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -2977,33 +3250,33 @@
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:direccion@vivatacademia.net</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Editor</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>